--- v1 (2026-04-28)
+++ v2 (2026-10-11)
@@ -392,51 +392,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No aplica para procedimientos según demanda.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3194AA" w14:textId="77777777" w:rsidR="005203FF" w:rsidRDefault="005203FF" w:rsidP="00A05B3C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74D5934F" w14:textId="63C0F118" w:rsidR="00623037" w:rsidRDefault="00777E17" w:rsidP="00D94165">
+    <w:p w14:paraId="3E31F1EE" w14:textId="77777777" w:rsidR="00E25DF9" w:rsidRDefault="00777E17" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El contratista realiza la solicitud a través de SICOP, en donde se notificará a los Administradores de Institución de la UASI</w:t>
       </w:r>
@@ -464,51 +464,192 @@
         </w:rPr>
         <w:t>al funcionario(a) que</w:t>
       </w:r>
       <w:r w:rsidR="00672EE2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A24D6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">se encuentre asignado(a) con el rol </w:t>
       </w:r>
       <w:r w:rsidR="00623037">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">de Administrador de Contrato por parte de la oficina usuaria. </w:t>
+        <w:t>de Administrador de Contrato por parte de la oficina usuaria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1B13ED" w14:textId="77777777" w:rsidR="00E25DF9" w:rsidRPr="00E25DF9" w:rsidRDefault="00E25DF9" w:rsidP="00E25DF9">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439A47A2" w14:textId="77777777" w:rsidR="00E25DF9" w:rsidRPr="00E25DF9" w:rsidRDefault="00E25DF9" w:rsidP="00E25DF9">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De considerarlo necesario, la persona Administradora de Contrato podrá trasladar la atención del trámite a una persona funcionaria de la oficina usuaria que cuente con el perfil de “Modificaciones al Contrato” o con el perfil de “Analista”, quien asumirá la gestión del procedimiento en calidad de Tramitador(a).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BADDD5" w14:textId="77777777" w:rsidR="00E25DF9" w:rsidRPr="00E25DF9" w:rsidRDefault="00E25DF9" w:rsidP="00E25DF9">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDCEEE5" w14:textId="77777777" w:rsidR="00E25DF9" w:rsidRPr="00E25DF9" w:rsidRDefault="00E25DF9" w:rsidP="00E25DF9">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Se aclara que esta disposición aplica únicamente para personas funcionarias de la oficina usuaria correspondiente. En consecuencia, no podrán ser designadas para estos efectos las personas analistas pertenecientes al Departamento de Proveeduría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C5C214" w14:textId="77777777" w:rsidR="00E25DF9" w:rsidRPr="00E25DF9" w:rsidRDefault="00E25DF9" w:rsidP="00E25DF9">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D5934F" w14:textId="5EB3288B" w:rsidR="00623037" w:rsidRDefault="00E25DF9" w:rsidP="00E25DF9">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A partir de la reasignación del trámite, la persona designada como Tramitador(a) será la responsable de realizar las gestiones respectivas en la plataforma SICOP, conforme a las competencias y lineamientos establecidos para el procedimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4F51B3" w14:textId="77777777" w:rsidR="006B0375" w:rsidRPr="006B0375" w:rsidRDefault="006B0375" w:rsidP="006B0375">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F85CE7C" w14:textId="29790E4D" w:rsidR="006B0375" w:rsidRDefault="006B0375" w:rsidP="006B0375">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>No obstante, es importante advertir, que cualquier decisión orientada a trasladar esta responsabilidad a una persona funcionaria distinta de quien ostenta formalmente el cargo de Administrador(a) de Contrato será de exclusiva responsabilidad de la oficina usuaria correspondiente. Por tanto, la aplicación de esta medida alternativa quedará sujeta al análisis, criterio y aprobación de la jefatura competente, considerando las responsabilidades y competencias asociadas a cada puesto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3972B5C4" w14:textId="77777777" w:rsidR="00623037" w:rsidRDefault="00623037" w:rsidP="00A05B3C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46FEAEB4" w14:textId="58D5D070" w:rsidR="00E2227F" w:rsidRDefault="00E2227F" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
@@ -547,51 +688,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> vía correo electrónico al Administrador de Contrato por parte de la oficina usuaria</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2227F">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A6C365" w14:textId="77777777" w:rsidR="00523CCA" w:rsidRPr="00523CCA" w:rsidRDefault="00523CCA" w:rsidP="00A05B3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="797CB147" w14:textId="7180E034" w:rsidR="0079075A" w:rsidRPr="00E01AF2" w:rsidRDefault="00523CCA" w:rsidP="00D94165">
+    <w:p w14:paraId="797CB147" w14:textId="5CEAEF73" w:rsidR="0079075A" w:rsidRPr="00E01AF2" w:rsidRDefault="00523CCA" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00523CCA">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -603,83 +744,74 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> por </w:t>
       </w:r>
       <w:r w:rsidR="00214D5F">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>parte d</w:t>
       </w:r>
       <w:r w:rsidRPr="00523CCA">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006B0375">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...8 lines deleted...]
-        <w:t>dministrador del contrato</w:t>
+        <w:t>encargado del trámite de la oficina usuaria (Tramitador)</w:t>
       </w:r>
       <w:r w:rsidRPr="00523CCA">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Una vez que la UASI le notifique sobre la solicitud gestionada por el proveedor, el </w:t>
       </w:r>
-      <w:r w:rsidR="00214D5F">
-[...5 lines deleted...]
-        <w:t>Administrador del contrato</w:t>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tramitador</w:t>
       </w:r>
       <w:r w:rsidRPr="00523CCA">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> deberá poner un reporte a la UASI para que se le asigne la solicitud de </w:t>
       </w:r>
       <w:r w:rsidR="00AF3DE0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>objetos actualizados</w:t>
       </w:r>
       <w:r w:rsidRPr="00523CCA">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, indicando el número de solicitud y número de procedimiento de SICOP</w:t>
       </w:r>
@@ -712,364 +844,541 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36DC45E5" w14:textId="77777777" w:rsidR="004C7087" w:rsidRDefault="004C7087" w:rsidP="00B14BD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65ED7AB6" w14:textId="5DAE5142" w:rsidR="00B14BD9" w:rsidRPr="00004963" w:rsidRDefault="00B14BD9" w:rsidP="00B14BD9">
+    <w:p w14:paraId="7EC8040A" w14:textId="77777777" w:rsidR="00601813" w:rsidRDefault="00601813" w:rsidP="00B14BD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00004963">
+    </w:p>
+    <w:p w14:paraId="47951290" w14:textId="77777777" w:rsidR="00601813" w:rsidRDefault="00601813" w:rsidP="00B14BD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Atención Del Trámite Por Parte Del Administrador Del Contrato:</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D67201" w14:textId="77777777" w:rsidR="00601813" w:rsidRDefault="00601813" w:rsidP="00B14BD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70BB6303" w14:textId="77777777" w:rsidR="00601813" w:rsidRDefault="00601813" w:rsidP="00B14BD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E2A9F5" w14:textId="77777777" w:rsidR="00601813" w:rsidRDefault="00601813" w:rsidP="00B14BD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65ED7AB6" w14:textId="4D8447E8" w:rsidR="00B14BD9" w:rsidRPr="00004963" w:rsidRDefault="00B14BD9" w:rsidP="00B14BD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004963">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Atención De</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004963">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a Solicitud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004963">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Por Parte Del </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tramitador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004963">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF64FB7" w14:textId="77777777" w:rsidR="006123FA" w:rsidRDefault="006123FA" w:rsidP="006123FA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7006BD26" w14:textId="276800E0" w:rsidR="006123FA" w:rsidRPr="00E01AF2" w:rsidRDefault="006123FA" w:rsidP="006123FA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A continuación, se detallan los pasos del trámite de “Solicitud de Objetos Actualizados”:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EFFEB2" w14:textId="77777777" w:rsidR="005C6C01" w:rsidRDefault="005C6C01" w:rsidP="005203FF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="049EAAEC" w14:textId="77777777" w:rsidR="00570714" w:rsidRDefault="004B7BFC" w:rsidP="00D94165">
+    <w:p w14:paraId="049EAAEC" w14:textId="1C3019B0" w:rsidR="00570714" w:rsidRDefault="004B7BFC" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7BFC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tramitador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingresa al menú</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Administrador de Contrato</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7BFC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ingresa al menú</w:t>
+        <w:t>“Contrato modificado”, el sistema despliega la pantalla “Listado de contratos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7BFC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Contrato modificado”, el sistema despliega la pantalla “Listado de contratos</w:t>
+        <w:t>modificados”,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elecciona el trámite de interés, que está en estado “En trámite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7BFC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>modificados”,</w:t>
+        <w:t xml:space="preserve">(Solicitada por </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> s</w:t>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7BFC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>elecciona el trámite de interés, que está en estado “En trámite</w:t>
+        <w:t>ontratista)” y presiona sobre el campo “Descripción del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7BFC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Solicitada por </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>procedimiento”.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2F092684" w14:textId="77777777" w:rsidR="006A7CF4" w:rsidRDefault="006A7CF4" w:rsidP="006A7CF4">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="26BAA8FE" w14:textId="77777777" w:rsidR="00570714" w:rsidRDefault="00570714" w:rsidP="00570714">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CBC208B" w14:textId="560FD575" w:rsidR="005203FF" w:rsidRDefault="00570714" w:rsidP="00570714">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570714">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3588EFAF" wp14:editId="57895023">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="24765" b="21590"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3588EFAF" wp14:editId="546180E3">
+            <wp:extent cx="6556671" cy="2803663"/>
+            <wp:effectExtent l="19050" t="19050" r="15875" b="15875"/>
             <wp:docPr id="1824298789" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1824298789" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5693628" cy="2434622"/>
+                      <a:ext cx="6639039" cy="2838884"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="15875">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="476901E4" w14:textId="77777777" w:rsidR="001E2659" w:rsidRDefault="001E2659" w:rsidP="004B7BFC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="088E4B29" w14:textId="50A1C307" w:rsidR="001E2659" w:rsidRPr="00E01AF2" w:rsidRDefault="001E2659" w:rsidP="00E46BE2">
+    <w:p w14:paraId="525D27A4" w14:textId="77777777" w:rsidR="006A7CF4" w:rsidRDefault="006A7CF4" w:rsidP="00E46BE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088E4B29" w14:textId="0D174FCD" w:rsidR="001E2659" w:rsidRPr="00E01AF2" w:rsidRDefault="001E2659" w:rsidP="00E46BE2">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E2659">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>En caso de que se requiera reasignar el Administrador de contrato para continuar con el trámite, se debe gestionar un reporte ante la UASI indicando el número de solicitud de modificación de objetos actualizados y el número de contrato.</w:t>
+        <w:t xml:space="preserve">En caso de que se requiera reasignar el </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tramitador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2659">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para continuar con el trámite, se debe gestionar un reporte ante la UASI indicando el número de solicitud de modificación de objetos actualizados y el número de contrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F45FDF" w14:textId="77777777" w:rsidR="00551CF7" w:rsidRDefault="00551CF7" w:rsidP="00E46BE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37AFBB6E" w14:textId="469C2660" w:rsidR="005203FF" w:rsidRPr="004B570C" w:rsidRDefault="004579BF" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
@@ -1275,180 +1584,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Que las condiciones restantes se mantengan inalteradas”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5269F1EC" w14:textId="77777777" w:rsidR="0085553E" w:rsidRDefault="0085553E" w:rsidP="005203FF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27AE58A9" w14:textId="30933EDC" w:rsidR="005203FF" w:rsidRDefault="000E1BC6" w:rsidP="00D94165">
+    <w:p w14:paraId="27AE58A9" w14:textId="7E3F2110" w:rsidR="005203FF" w:rsidRDefault="000E1BC6" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1BC6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Aprobación del Administrador del contrato:</w:t>
+        <w:t xml:space="preserve">Aprobación del </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tramitador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00615642">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00615642" w:rsidRPr="00615642">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l final de la pantalla se habilita una sección de aprobación para que el </w:t>
       </w:r>
-      <w:r w:rsidR="00615642">
-[...5 lines deleted...]
-        <w:t>Administrador de contrato</w:t>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tramitador</w:t>
       </w:r>
       <w:r w:rsidR="00615642" w:rsidRPr="00615642">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> apruebe la solicitud. Además de los botones: Listado, solicitar modificación, aprobar, rechazar, cambiar de aprobador y solicitar aclaración.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11614693" w14:textId="77777777" w:rsidR="00545A5F" w:rsidRDefault="00545A5F" w:rsidP="00545A5F">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07065113" w14:textId="1F54EDA3" w:rsidR="00EA5D7D" w:rsidRDefault="00545A5F" w:rsidP="00545A5F">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A05B3C">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="182D3DAA" wp14:editId="0154E93F">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="182D3DAA" wp14:editId="434D0812">
+            <wp:extent cx="5272644" cy="2767165"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="1842923745" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1842923745" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5545741" cy="2910490"/>
+                      <a:ext cx="5302408" cy="2782786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="519DCD12" w14:textId="77777777" w:rsidR="00545A5F" w:rsidRDefault="00545A5F" w:rsidP="00545A5F">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1555,76 +1885,75 @@
         </w:rPr>
         <w:t>: se muestra la pantalla “Modificación del aprobador”, donde se buscar y selecciona el usuario relacionado, completa el campo “Razón”, y oprime el botón “Modificar”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2BB498" w14:textId="469FFD20" w:rsidR="004C47E2" w:rsidRDefault="00674D19" w:rsidP="001712EF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674D19">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02BE8CF8" wp14:editId="1A9B7BE7">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02BE8CF8" wp14:editId="7C7211E8">
+            <wp:extent cx="4595750" cy="2097117"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="50368985" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="50368985" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5763829" cy="2630131"/>
+                      <a:ext cx="4636893" cy="2115891"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7D8D95" w14:textId="77777777" w:rsidR="003C386B" w:rsidRPr="004C47E2" w:rsidRDefault="003C386B" w:rsidP="00FE1605">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1991,50 +2320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7229D54B" w14:textId="77777777" w:rsidR="00447E41" w:rsidRDefault="00447E41" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> En el campo “Contenido”, podrá digitar el criterio</w:t>
       </w:r>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>indicando si la modificación propuesta cumple técnicamente con lo requerido por la institución. En este caso, no es necesario anexar un oficio con el criterio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A07FF4A" w14:textId="77777777" w:rsidR="00447E41" w:rsidRDefault="00447E41" w:rsidP="00447E41">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2150,182 +2480,197 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="311C0BE1" w14:textId="44AB49CF" w:rsidR="001A071D" w:rsidRPr="001A071D" w:rsidRDefault="003C386B" w:rsidP="001712EF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C386B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EC5AE66" wp14:editId="7A69BE4F">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="19685" b="17780"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EC5AE66" wp14:editId="014DCE03">
+            <wp:extent cx="4446072" cy="2128206"/>
+            <wp:effectExtent l="19050" t="19050" r="12065" b="24765"/>
             <wp:docPr id="1530107292" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1530107292" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5788682" cy="2770875"/>
+                      <a:ext cx="4544298" cy="2175224"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="15875">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="59508E64" w14:textId="77777777" w:rsidR="002F1A23" w:rsidRPr="004C47E2" w:rsidRDefault="002F1A23" w:rsidP="00674D19">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2671D8FD" w14:textId="399CD06E" w:rsidR="00D0659D" w:rsidRPr="00E01AF2" w:rsidRDefault="00D0659D" w:rsidP="00D94165">
+    <w:p w14:paraId="2671D8FD" w14:textId="5E38ED7B" w:rsidR="00D0659D" w:rsidRPr="00E01AF2" w:rsidRDefault="00D0659D" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Una vez brindada la aprobación, el Administrador de Contrato deberá remitir un correo electrónico a la dirección licitaciones@poder-judicial.go.cr</w:t>
+        <w:t xml:space="preserve">Una vez brindada la aprobación, el </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tramitador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberá remitir un correo electrónico a la dirección licitaciones@poder-judicial.go.cr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dirigido al Subproceso de Verificación y Ejecución Contractual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VEC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, informando que ya se procedió con la aprobación por parte de la oficina usuaria en el sistema, y deberá adjuntar el criterio técnico con la finalidad de que VEC pueda analizar la gestión y proceder con la confección del oficio de autorización. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FCEF36" w14:textId="77777777" w:rsidR="00D0659D" w:rsidRDefault="00D0659D" w:rsidP="00D0659D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CA24A97" w14:textId="7D3EFC80" w:rsidR="004C47E2" w:rsidRDefault="006518E7" w:rsidP="00D94165">
+    <w:p w14:paraId="5CA24A97" w14:textId="57D7428F" w:rsidR="004C47E2" w:rsidRDefault="006518E7" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006518E7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2379,307 +2724,297 @@
         </w:rPr>
         <w:t xml:space="preserve"> muestra la sección “Información detallada de recomendación de adjudicación”, donde se busca y selecciona</w:t>
       </w:r>
       <w:r w:rsidR="009D2A14">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB6A5D" w:rsidRPr="00FB6A5D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="009C4AFE" w:rsidRPr="009C4AFE">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>la Jefatura del Departamento de Proveeduría, por ser la instancia responsable de brindar la autorización de estos trámites. Se deberá adjuntar el criterio técnico para conocimiento de la Proveedora Judicial</w:t>
+        <w:t>la Jefatura del Departamento de Proveeduría, por ser la instancia responsable de brindar la autorización de estos trámites. Se deberá adjuntar el criterio técnico para conocimiento del Proveedor Judicial</w:t>
       </w:r>
       <w:r w:rsidR="009C4AFE">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, ya sea en el campo </w:t>
       </w:r>
       <w:r w:rsidR="00AB185E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Contenido” o bien, en un documento adjunto</w:t>
       </w:r>
       <w:r w:rsidR="00117368">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, según corresponda con base a lo indicado en el punto anterior “Aprobar”</w:t>
       </w:r>
       <w:r w:rsidR="00AB185E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392E7B27" w14:textId="77777777" w:rsidR="00FB6A5D" w:rsidRPr="00FB6A5D" w:rsidRDefault="00FB6A5D" w:rsidP="00FB6A5D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="585ED2DE" w14:textId="59E726E5" w:rsidR="00961155" w:rsidRDefault="00DA3658" w:rsidP="00961155">
+    <w:p w14:paraId="585ED2DE" w14:textId="25532C9C" w:rsidR="00961155" w:rsidRDefault="00993BB3" w:rsidP="00961155">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CD2010">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30DE1E12" wp14:editId="4535737D">
-[...2 lines deleted...]
-            <wp:docPr id="1964864210" name="Imagen 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="378FDF8A" wp14:editId="792D34CB">
+            <wp:extent cx="4653169" cy="3832048"/>
+            <wp:effectExtent l="38100" t="38100" r="33655" b="35560"/>
+            <wp:docPr id="980549910" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 8"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="980549910" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4533530" cy="3673987"/>
+                      <a:ext cx="4680127" cy="3854249"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...1 lines deleted...]
-                      <a:noFill/>
+                    <a:ln w="34925">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CFAA89" w14:textId="77777777" w:rsidR="008C50E9" w:rsidRDefault="008C50E9" w:rsidP="00961155">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AEE146B" w14:textId="77777777" w:rsidR="00A2768C" w:rsidRPr="00E01AF2" w:rsidRDefault="00A2768C" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La Jefatura del Depto. de Proveeduría, analizará la solicitud y el criterio técnico remitido por la oficina usuaria y de proceder la modificación solicitada por el proveedor, brindará la aprobación en SICOP anexando el documento de autorización confeccionado por el Subproceso de Verificación y Ejecución Contractual. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los pasos para atender la aprobación se visualizan al final de este documento en el apartado denominado “Aprobaciones”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A923DDE" w14:textId="77777777" w:rsidR="00A2768C" w:rsidRPr="00E01AF2" w:rsidRDefault="00A2768C" w:rsidP="00DB3DAA">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="775C1DD3" w14:textId="77777777" w:rsidR="00A2768C" w:rsidRPr="00E01AF2" w:rsidRDefault="00A2768C" w:rsidP="00DB3DAA">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6122D80B" wp14:editId="10C70985">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6122D80B" wp14:editId="1148A906">
+            <wp:extent cx="4804521" cy="2877835"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="778874336" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="778874336" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4452048" cy="2666709"/>
+                      <a:ext cx="4820383" cy="2887336"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F11FFD" w14:textId="77777777" w:rsidR="00A2768C" w:rsidRPr="00E01AF2" w:rsidRDefault="00A2768C" w:rsidP="00DB3DAA">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16540985" w14:textId="6685BD7A" w:rsidR="008C50E9" w:rsidRPr="001712EF" w:rsidRDefault="00DA3658" w:rsidP="00D94165">
+    <w:p w14:paraId="16540985" w14:textId="1AB2C5BA" w:rsidR="008C50E9" w:rsidRPr="001712EF" w:rsidRDefault="00DA3658" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Una vez que la Jefatura de la Proveeduría haya </w:t>
       </w:r>
@@ -2707,177 +3042,186 @@
         </w:rPr>
         <w:t xml:space="preserve">el sistema actualiza el expediente electrónico </w:t>
       </w:r>
       <w:r w:rsidR="00CC5392">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidR="002D2B18" w:rsidRPr="001712EF">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">la solicitud queda en estado “Modificación aprobada”. Además, el sistema en este momento envía aviso al correo electrónico </w:t>
       </w:r>
       <w:r w:rsidR="00CC5392">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>al Administrador de Contrato</w:t>
+        <w:t xml:space="preserve">al </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tramitador</w:t>
       </w:r>
       <w:r w:rsidR="002D2B18" w:rsidRPr="001712EF">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, informándole que se ha aprobado la solicitud.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A2C902" w14:textId="77777777" w:rsidR="001712EF" w:rsidRDefault="001712EF" w:rsidP="001712EF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EF3DCB0" w14:textId="76F6C5E1" w:rsidR="001A071D" w:rsidRDefault="00BF6B30" w:rsidP="00D94165">
+    <w:p w14:paraId="5EF3DCB0" w14:textId="114FFCB2" w:rsidR="001A071D" w:rsidRDefault="00BF6B30" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF6B30">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Después de aprobada la solicitud, el </w:t>
       </w:r>
-      <w:r w:rsidR="00842913">
-[...5 lines deleted...]
-        <w:t>Administrador de Contrato</w:t>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tramitador</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF6B30">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ingresa desde el menú “Contrato modificado” a la pantalla “Listado de contratos modificados”, presionando sobre la columna “Descripción del procedimiento” ingresa al trámite que debe estar en estado “Modificación aprobada”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17125F8C" w14:textId="77777777" w:rsidR="00B8174A" w:rsidRDefault="00B8174A" w:rsidP="00B8174A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E100E3" w14:textId="2AF7CA66" w:rsidR="00BF6B30" w:rsidRDefault="00B8174A" w:rsidP="00B8174A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8174A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F1C6C63" wp14:editId="42BB1F8A">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="24765" b="20320"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F1C6C63" wp14:editId="3222112E">
+            <wp:extent cx="6120138" cy="682177"/>
+            <wp:effectExtent l="19050" t="19050" r="13970" b="22860"/>
             <wp:docPr id="23422196" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="23422196" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5361772" cy="597646"/>
+                      <a:ext cx="6267113" cy="698559"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="19050">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="07800F64" w14:textId="77777777" w:rsidR="00B8174A" w:rsidRPr="00BF6B30" w:rsidRDefault="00B8174A" w:rsidP="00BF6B30">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2903,204 +3247,673 @@
       </w:pPr>
       <w:r w:rsidRPr="00C8080E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El sistema despliega la pantalla “Solicitud de Objetos Actualizados”, el usuario presiona el botón ubicado al final de la pantalla “Registrar notificación de modificación”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7544F671" w14:textId="77777777" w:rsidR="00C8080E" w:rsidRDefault="00C8080E" w:rsidP="00C8080E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="09B697C6" w14:textId="5D458599" w:rsidR="00CF7D48" w:rsidRDefault="00CF7D48" w:rsidP="00CF7D48">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56803E76" wp14:editId="394DB5FC">
+            <wp:extent cx="4345270" cy="850472"/>
+            <wp:effectExtent l="19050" t="19050" r="17780" b="26035"/>
+            <wp:docPr id="1975226307" name="Imagen 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4421053" cy="865305"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABD3617" w14:textId="77777777" w:rsidR="00CF7D48" w:rsidRDefault="00CF7D48" w:rsidP="00C8080E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="46F59098" w14:textId="1396DBDC" w:rsidR="001A071D" w:rsidRDefault="00F213EB" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F213EB">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Se despliega la pantalla emergente “Notificación de modificación de contrato”, pantalla que se utiliza para informar al contratista que se ha aprobado una modificación de un contrato, y se presiona el botón “Guardar”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4419EDF3" w14:textId="77777777" w:rsidR="00F213EB" w:rsidRPr="00F213EB" w:rsidRDefault="00F213EB" w:rsidP="00F213EB">
+    <w:p w14:paraId="4419EDF3" w14:textId="77777777" w:rsidR="00F213EB" w:rsidRDefault="00F213EB" w:rsidP="00F213EB">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AEE5F71" w14:textId="260C69BC" w:rsidR="00034029" w:rsidRDefault="00034029" w:rsidP="00034029">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42E21DF3" wp14:editId="447C99F5">
+            <wp:extent cx="5074663" cy="1304353"/>
+            <wp:effectExtent l="19050" t="19050" r="12065" b="10160"/>
+            <wp:docPr id="1097165893" name="Imagen 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5125060" cy="1317307"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BACEFB1" w14:textId="77777777" w:rsidR="00034029" w:rsidRPr="00F213EB" w:rsidRDefault="00034029" w:rsidP="00F213EB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="698C3D56" w14:textId="21040847" w:rsidR="00F213EB" w:rsidRDefault="00FF0677" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0677">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Se muestra el botón “Generar documento electrónico” el cual se pulsa para notificar la aprobación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F2C65B" w14:textId="77777777" w:rsidR="00FF0677" w:rsidRPr="00FF0677" w:rsidRDefault="00FF0677" w:rsidP="00FF0677">
-[...9 lines deleted...]
-    <w:p w14:paraId="5B2FD45C" w14:textId="1F0A00E6" w:rsidR="00FF0677" w:rsidRDefault="005A73DD" w:rsidP="00D94165">
+    <w:p w14:paraId="54F2C65B" w14:textId="77777777" w:rsidR="00FF0677" w:rsidRDefault="00FF0677" w:rsidP="00FF0677">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E1EE38" w14:textId="3F0897CF" w:rsidR="00E3681F" w:rsidRDefault="00047110" w:rsidP="00E3681F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A20785E" wp14:editId="6D8E2C15">
+            <wp:extent cx="4945637" cy="1360110"/>
+            <wp:effectExtent l="19050" t="19050" r="26670" b="12065"/>
+            <wp:docPr id="1330960846" name="Imagen 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4976030" cy="1368469"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9EA2D1" w14:textId="77777777" w:rsidR="00F37A5A" w:rsidRDefault="00F37A5A" w:rsidP="00F37A5A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4408CDA1" w14:textId="77777777" w:rsidR="006D2653" w:rsidRDefault="005A73DD" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A73DD">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>El sistema genera documento electrónico, se presiona el botón “Enviar” y se firma digitalmente el documento. El sistema adicionalmente envía correo electrónico al contratista y al rol “Contrato 3” comunicándoles de la aprobación de la solicitud de modificación de contrato y actualiza el estado del trámite en “Solicitud de modificación de contrato notificado”.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="751596F1" w14:textId="0D6A327F" w:rsidR="005A73DD" w:rsidRDefault="00CD223F" w:rsidP="00D94165">
+        <w:t xml:space="preserve">El sistema genera documento electrónico, se presiona el botón “Enviar” y se firma digitalmente el documento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50708000" w14:textId="4E3464CA" w:rsidR="006D2653" w:rsidRDefault="006D2653" w:rsidP="006D2653">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B0B7219" wp14:editId="783CB0B2">
+            <wp:extent cx="3057626" cy="1924233"/>
+            <wp:effectExtent l="19050" t="19050" r="9525" b="19050"/>
+            <wp:docPr id="1129412312" name="Imagen 6" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1129412312" name="Imagen 6" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3066409" cy="1929761"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9D61E2" w14:textId="77777777" w:rsidR="006D2653" w:rsidRDefault="006D2653" w:rsidP="006D2653">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6E1FD4" w14:textId="391045F9" w:rsidR="00110E03" w:rsidRDefault="00110E03" w:rsidP="00110E03">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40593B5F" wp14:editId="57D055CC">
+            <wp:extent cx="2434660" cy="1391234"/>
+            <wp:effectExtent l="19050" t="19050" r="22860" b="19050"/>
+            <wp:docPr id="964278905" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="964278905" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Chat o mensaje de texto&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2450105" cy="1400060"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A1ABC1" w14:textId="77777777" w:rsidR="00110E03" w:rsidRDefault="00110E03" w:rsidP="00110E03">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2FD45C" w14:textId="025539F7" w:rsidR="00FF0677" w:rsidRDefault="005A73DD" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005A73DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El sistema adicionalmente envía correo electrónico al contratista</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A73DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comunicándoles de la aprobación de la solicitud de modificación de contrato y actualiza el estado del trámite en “Solicitud de modificación de contrato notificado”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49216812" w14:textId="77777777" w:rsidR="006D6E07" w:rsidRDefault="006D6E07" w:rsidP="00936D55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751596F1" w14:textId="7004AEEF" w:rsidR="005A73DD" w:rsidRDefault="00CD223F" w:rsidP="00D94165">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006C7C6A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Verificación de las condiciones</w:t>
       </w:r>
       <w:r w:rsidR="006C7C6A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006C7C6A" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Como último paso por parte del Administrador de Contrato, deberá proceder con la verificación de las condiciones del nuevo contrato, para lo cual debe atender los siguientes pasos</w:t>
+        <w:t xml:space="preserve">Como último paso por parte del </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tramitador</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7C6A" w:rsidRPr="00E01AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, deberá proceder con la verificación de las condiciones del nuevo contrato, para lo cual debe atender los siguientes pasos</w:t>
       </w:r>
       <w:r w:rsidR="006C7C6A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD7652B" w14:textId="77777777" w:rsidR="00C8080E" w:rsidRPr="00C8080E" w:rsidRDefault="00C8080E" w:rsidP="00C8080E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79579222" w14:textId="5F84FA17" w:rsidR="00DD0BAB" w:rsidRPr="00E01AF2" w:rsidRDefault="00D53C81" w:rsidP="00D94165">
       <w:pPr>
@@ -3193,51 +4006,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54FA869C" wp14:editId="1BDDE7F6">
             <wp:extent cx="5751072" cy="2727559"/>
             <wp:effectExtent l="19050" t="19050" r="21590" b="15875"/>
             <wp:docPr id="1983031886" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5764640" cy="2733994"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -3423,98 +4236,98 @@
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="778DF3A0" wp14:editId="7C6F91FD">
             <wp:extent cx="4868644" cy="2518523"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="1142148567" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4875169" cy="2521898"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="38959EA0" w14:textId="77777777" w:rsidR="00845A1B" w:rsidRPr="00E01AF2" w:rsidRDefault="00845A1B" w:rsidP="006C7C6A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3193C678" w14:textId="62077ECA" w:rsidR="00845A1B" w:rsidRPr="00E01AF2" w:rsidRDefault="00394A2D" w:rsidP="00D94165">
+    <w:p w14:paraId="3193C678" w14:textId="5E213CEF" w:rsidR="00845A1B" w:rsidRPr="00E01AF2" w:rsidRDefault="00394A2D" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En el </w:t>
       </w:r>
@@ -3526,51 +4339,67 @@
         </w:rPr>
         <w:t xml:space="preserve">apartado </w:t>
       </w:r>
       <w:r w:rsidR="00FB7878" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“4. Información de usuarios”, se deberá </w:t>
       </w:r>
       <w:r w:rsidR="00094D57" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">seleccionar el encargado del adjudicatario, </w:t>
       </w:r>
       <w:r w:rsidR="00722DD6" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">el Verificador de condiciones que sería el Administrador del contrato, y en el campo “Elaborador de contrato” deberá </w:t>
+        <w:t xml:space="preserve">el Verificador de condiciones que sería el </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tramitador</w:t>
+      </w:r>
+      <w:r w:rsidR="00722DD6" w:rsidRPr="00E01AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y en el campo “Elaborador de contrato” deberá </w:t>
       </w:r>
       <w:r w:rsidR="003E7B11" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">seleccionar </w:t>
       </w:r>
       <w:r w:rsidR="008A6391">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>el nombre del</w:t>
       </w:r>
       <w:r w:rsidR="003E7B11" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3645,51 +4474,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D41453D" wp14:editId="3C0A0782">
             <wp:extent cx="4269179" cy="1038839"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="294683753" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="294683753" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4306841" cy="1048003"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="05398537" w14:textId="2668F261" w:rsidR="00363A1C" w:rsidRPr="00E01AF2" w:rsidRDefault="00893EEB" w:rsidP="006C7C6A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
@@ -3793,74 +4622,74 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E28AAF" w14:textId="0E3ACED1" w:rsidR="00210876" w:rsidRPr="00E01AF2" w:rsidRDefault="00210876" w:rsidP="006C7C6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="011CD470" wp14:editId="1BD06F98">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="011CD470" wp14:editId="7FD25714">
+            <wp:extent cx="4655520" cy="1441723"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="814826871" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="814826871" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5051080" cy="1564220"/>
+                      <a:ext cx="4690895" cy="1452678"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74C42" w14:textId="77777777" w:rsidR="00210876" w:rsidRPr="00E01AF2" w:rsidRDefault="00210876" w:rsidP="006C7C6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -3967,50 +4796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n guardada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE0E389" w14:textId="2A3DB42D" w:rsidR="00357870" w:rsidRPr="00E01AF2" w:rsidRDefault="00D725DF" w:rsidP="006C7C6A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>✓</w:t>
       </w:r>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C7C6A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Solicitar informaci</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7C6A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -4365,51 +5195,51 @@
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22AFCC46" wp14:editId="527C9113">
             <wp:extent cx="4227376" cy="953253"/>
             <wp:effectExtent l="19050" t="19050" r="20955" b="18415"/>
             <wp:docPr id="392483762" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4237874" cy="955620"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="15875">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -4498,252 +5328,336 @@
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El sistema muestra el siguiente mensaje consultando si se desea trasladar el contrato para su elaboración. Oprimir el botón “Aceptar”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CBA57FD" w14:textId="77777777" w:rsidR="006C7C6A" w:rsidRPr="00E01AF2" w:rsidRDefault="006C7C6A" w:rsidP="006C7C6A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AD0E24B" w14:textId="081BB464" w:rsidR="00184BCE" w:rsidRPr="00E01AF2" w:rsidRDefault="001C29BF" w:rsidP="00D94165">
+    <w:p w14:paraId="1AD0E24B" w14:textId="081BB464" w:rsidR="00184BCE" w:rsidRDefault="001C29BF" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El sistema informa que el proceso ha sido exitoso. Oprimir el botón “Confirmar”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C342FA6" w14:textId="00303633" w:rsidR="00D71A6D" w:rsidRPr="00E01AF2" w:rsidRDefault="006213C2" w:rsidP="00D94165">
+    <w:p w14:paraId="6662E513" w14:textId="77777777" w:rsidR="00512D83" w:rsidRPr="00512D83" w:rsidRDefault="00512D83" w:rsidP="00512D83">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509E5D02" w14:textId="0BC14479" w:rsidR="00512D83" w:rsidRDefault="00870F04" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E01AF2">
-[...38 lines deleted...]
-        <w:ind w:left="142"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una vez atendida la verificación de las condiciones, al consultar el trámite de la solicitud </w:t>
+      </w:r>
+      <w:r w:rsidR="000A2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ingresando por medio de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la consulta general del expediente, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">éste </w:t>
+      </w:r>
+      <w:r w:rsidR="00894CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>se mostrará con el estado “Solicitud de modificación de contrato notificado”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E04435E" w14:textId="77777777" w:rsidR="00894CF3" w:rsidRPr="00894CF3" w:rsidRDefault="00894CF3" w:rsidP="00894CF3">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201A6310" w14:textId="07E72DBD" w:rsidR="00894CF3" w:rsidRPr="00894CF3" w:rsidRDefault="00894CF3" w:rsidP="00894CF3">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48CAB114" wp14:editId="5C26D738">
-[...2 lines deleted...]
-            <wp:docPr id="880177005" name="Imagen 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DE69E0E" wp14:editId="615D88BA">
+            <wp:extent cx="4908570" cy="1073290"/>
+            <wp:effectExtent l="19050" t="19050" r="25400" b="12700"/>
+            <wp:docPr id="1777114613" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5017613" cy="1865100"/>
+                      <a:ext cx="4927534" cy="1077437"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
+                    <a:ln w="15875">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587E55D6" w14:textId="77777777" w:rsidR="00D71A6D" w:rsidRPr="00E01AF2" w:rsidRDefault="00D71A6D" w:rsidP="007E4F57">
+    <w:p w14:paraId="177289BA" w14:textId="77777777" w:rsidR="00894CF3" w:rsidRDefault="00894CF3" w:rsidP="00894CF3">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39291A0C" w14:textId="76C2AE2D" w:rsidR="0063779E" w:rsidRDefault="00893EEB" w:rsidP="00D94165">
+    <w:p w14:paraId="666A3840" w14:textId="77777777" w:rsidR="00894CF3" w:rsidRPr="00E01AF2" w:rsidRDefault="00894CF3" w:rsidP="00894CF3">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39291A0C" w14:textId="24C8D6CD" w:rsidR="0063779E" w:rsidRDefault="00893EEB" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00745996">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Con esto, el Administrador de contrato finalizará su trámite a nivel de sistema</w:t>
+        <w:t xml:space="preserve">Con esto, el </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>tramitador</w:t>
       </w:r>
       <w:r w:rsidRPr="00745996">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> finalizará su </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0375">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>intervención</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745996">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a nivel de sistema</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745996">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5540">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00311D1F" w:rsidRPr="003D5540">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidR="00927296" w:rsidRPr="003D5540">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deberá informar vía correo electrónico o Teams al encargado </w:t>
@@ -4857,51 +5771,68 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00927296" w:rsidRPr="003D5540">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9BFA41" w14:textId="77777777" w:rsidR="003D5540" w:rsidRPr="003D5540" w:rsidRDefault="003D5540" w:rsidP="003D5540">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4146914D" w14:textId="77777777" w:rsidR="00EE0D85" w:rsidRPr="00E01AF2" w:rsidRDefault="00EE0D85" w:rsidP="00945A77">
+    <w:p w14:paraId="4146914D" w14:textId="564F4289" w:rsidR="006A7CF4" w:rsidRDefault="006A7CF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B86619" w14:textId="77777777" w:rsidR="00EE0D85" w:rsidRPr="00E01AF2" w:rsidRDefault="00EE0D85" w:rsidP="00945A77">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45710151" w14:textId="0509095E" w:rsidR="00E01AF2" w:rsidRDefault="00CD469C" w:rsidP="00CD469C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -5448,51 +6379,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B732E30" wp14:editId="0BAD0C72">
             <wp:extent cx="4905375" cy="1095016"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1075718100" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4954185" cy="1105912"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -5536,51 +6467,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F96F227" wp14:editId="50E62F2E">
             <wp:extent cx="4862745" cy="1171575"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="899813896" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId30">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4890485" cy="1178258"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -5694,51 +6625,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A359FA0" w14:textId="2C08852F" w:rsidR="00E01AF2" w:rsidRPr="00213766" w:rsidRDefault="00E01AF2" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213766">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En el menú </w:t>
       </w:r>
       <w:r w:rsidR="00B02B58">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de la columna izquierda </w:t>
       </w:r>
       <w:r w:rsidRPr="00213766">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>llamado “Procedimiento de la institución compradora”, se ingresa los siguientes enlaces: “Contratación electrónica”, “Confección de contrato” y “Contratos”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5639A3C7" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
@@ -5758,51 +6688,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7329EAD8" wp14:editId="1BCC29B8">
             <wp:extent cx="4620718" cy="2299185"/>
             <wp:effectExtent l="0" t="0" r="8890" b="6350"/>
             <wp:docPr id="682660348" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId31">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4628519" cy="2303067"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -5823,118 +6753,143 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38CCB919" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00213766" w:rsidRDefault="00E01AF2" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213766">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El sistema presenta la pantalla “Listado de contratos” donde se debe ubicar el procedimiento que requiere contrato u orden de compra, cuyo estado debe ser “Verificación completa”, y se oprime sobre la descripción de ese procedimiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E5CB73" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="20E5CB73" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4371B6" w14:textId="77777777" w:rsidR="00F03927" w:rsidRPr="00E01AF2" w:rsidRDefault="00F03927" w:rsidP="00F03927">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="062DC561" wp14:editId="24F9DF79">
-[...2 lines deleted...]
-            <wp:docPr id="225506598" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E2A626B" wp14:editId="29D275D3">
+            <wp:extent cx="4975029" cy="1849271"/>
+            <wp:effectExtent l="19050" t="19050" r="16510" b="17780"/>
+            <wp:docPr id="880177005" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="225506598" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="880177005" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId32">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4282719" cy="2395419"/>
+                      <a:ext cx="5017613" cy="1865100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4AD0C7" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+    <w:p w14:paraId="6F6E1BB8" w14:textId="77777777" w:rsidR="00F03927" w:rsidRPr="00E01AF2" w:rsidRDefault="00F03927" w:rsidP="00F03927">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60384A84" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00213766" w:rsidRDefault="00E01AF2" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213766">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5994,112 +6949,254 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20FEF881" wp14:editId="23128599">
             <wp:extent cx="5080715" cy="786168"/>
             <wp:effectExtent l="19050" t="19050" r="24765" b="13970"/>
             <wp:docPr id="1338676070" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1338676070" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5283251" cy="817508"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="19050">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="69531B7D" w14:textId="77777777" w:rsidR="00C01D2C" w:rsidRDefault="00C01D2C" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B62C685" w14:textId="57F83D43" w:rsidR="00E01AF2" w:rsidRPr="00213766" w:rsidRDefault="00E01AF2" w:rsidP="00D94165">
+    <w:p w14:paraId="0B62C685" w14:textId="57F83D43" w:rsidR="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213766">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oprimir “Aceptar” y luego “Confirmar”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6766A538" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="65524C79" w14:textId="77777777" w:rsidR="000D0AF7" w:rsidRDefault="000D0AF7" w:rsidP="000D0AF7">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA8E49C" w14:textId="638CB3CA" w:rsidR="002C57D5" w:rsidRPr="00213766" w:rsidRDefault="00717DBE" w:rsidP="001005CE">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al guardarse la primera pantalla del contrato, el sistema genera automáticamente el nuevo contrato, el cual </w:t>
+      </w:r>
+      <w:r w:rsidR="007F08E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tendrá el mismo número del contrato </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00671745">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007F08E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero su secuencia cambiará a “01”</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con estado </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Contrato registrado”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6766A538" w14:textId="3E140401" w:rsidR="00E01AF2" w:rsidRDefault="00D90B1A" w:rsidP="00D90B1A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="230DDD73" wp14:editId="1CF4F12E">
+            <wp:extent cx="5104450" cy="1312009"/>
+            <wp:effectExtent l="19050" t="19050" r="20320" b="21590"/>
+            <wp:docPr id="607955921" name="Imagen 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5143331" cy="1322003"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="15875">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74604E31" w14:textId="77777777" w:rsidR="00D90B1A" w:rsidRPr="00E01AF2" w:rsidRDefault="00D90B1A" w:rsidP="00D90B1A">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67DD4B6E" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00213766" w:rsidRDefault="00E01AF2" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213766">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
@@ -6128,51 +7225,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6740783A" wp14:editId="7DFF7A1C">
             <wp:extent cx="5087857" cy="636042"/>
             <wp:effectExtent l="19050" t="19050" r="17780" b="12065"/>
             <wp:docPr id="254783659" name="Imagen 1" descr="Imagen que contiene Patrón de fondo&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="254783659" name="Imagen 1" descr="Imagen que contiene Patrón de fondo&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5296243" cy="662093"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="19050">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -6229,67 +7326,68 @@
       <w:r w:rsidRPr="00213766">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:cr/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1351AF3F" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BC29C1E" wp14:editId="1D80DF32">
             <wp:extent cx="5124734" cy="1511727"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1085615094" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1085615094" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5236191" cy="1544605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBCCE11" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -6408,51 +7506,51 @@
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2438ED66" wp14:editId="455E5D4D">
             <wp:extent cx="4241899" cy="1086419"/>
             <wp:effectExtent l="19050" t="19050" r="25400" b="19050"/>
             <wp:docPr id="2066387822" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2066387822" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31">
+                    <a:blip r:embed="rId37">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4320311" cy="1106502"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="19050">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -6564,68 +7662,67 @@
       <w:r w:rsidRPr="008304C8">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:cr/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D89AD2C" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="683BFE9C" wp14:editId="761E7841">
             <wp:extent cx="4672545" cy="4107976"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="335199474" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="335199474" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4704914" cy="4136434"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C57589" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -6760,74 +7857,74 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25B2340A" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C6BE8EA" wp14:editId="56586684">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C6BE8EA" wp14:editId="35DC085B">
+            <wp:extent cx="4818062" cy="2344903"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="1971616174" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Correo electrónico, Sitio web&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1971616174" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Correo electrónico, Sitio web&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4058673" cy="1975316"/>
+                      <a:ext cx="4852783" cy="2361801"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="408330CF" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03F45DFE" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="002C1223" w:rsidRDefault="00E01AF2" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
@@ -6855,68 +7952,67 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6957F2D9" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D972675" wp14:editId="7AAB1C09">
             <wp:extent cx="4334056" cy="684904"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="1656629755" name="Imagen 1" descr="Imagen que contiene Icono&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1656629755" name="Imagen 1" descr="Imagen que contiene Icono&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34"/>
+                    <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4378287" cy="691894"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0C4C31" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -7001,51 +8097,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="115F74B1" wp14:editId="160C61AD">
             <wp:extent cx="5406687" cy="555876"/>
             <wp:effectExtent l="19050" t="19050" r="22860" b="15875"/>
             <wp:docPr id="1754591353" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1754591353" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35"/>
+                    <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5462775" cy="561643"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="19050">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -7086,67 +8182,68 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="021227EF" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="740BE63D" wp14:editId="4B4AC627">
             <wp:extent cx="3336878" cy="1864016"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="1108554290" name="Imagen 1" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza media"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1108554290" name="Imagen 1" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza media"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36"/>
+                    <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3347336" cy="1869858"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D929A79" w14:textId="77777777" w:rsidR="00E01AF2" w:rsidRPr="00E01AF2" w:rsidRDefault="00E01AF2" w:rsidP="00E01AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -7344,68 +8441,67 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0383DAC7" w14:textId="77777777" w:rsidR="000B52DC" w:rsidRPr="000B52DC" w:rsidRDefault="000B52DC" w:rsidP="000B52DC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B52DC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41727A0C" wp14:editId="5FC0F3B3">
             <wp:extent cx="1514104" cy="1826967"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="854800499" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="854800499" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37"/>
+                    <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1514104" cy="1826967"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="746CA5EF" w14:textId="77777777" w:rsidR="000B52DC" w:rsidRPr="000B52DC" w:rsidRDefault="000B52DC" w:rsidP="000B52DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -7436,67 +8532,68 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4B2A31" w14:textId="77777777" w:rsidR="000B52DC" w:rsidRPr="000B52DC" w:rsidRDefault="000B52DC" w:rsidP="000B52DC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B52DC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="085215F6" wp14:editId="5021427A">
             <wp:extent cx="4013860" cy="1774233"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="1339715885" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1339715885" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38"/>
+                    <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4047458" cy="1789084"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="149E5FDD" w14:textId="77777777" w:rsidR="000B52DC" w:rsidRPr="000B52DC" w:rsidRDefault="000B52DC" w:rsidP="000B52DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -7543,51 +8640,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B52DC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2700206F" wp14:editId="4AE8FB32">
             <wp:extent cx="3544784" cy="1781389"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="226735440" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="226735440" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId45"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3569890" cy="1794006"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D99A2D" w14:textId="77777777" w:rsidR="000B52DC" w:rsidRPr="000B52DC" w:rsidRDefault="000B52DC" w:rsidP="000B52DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -7646,68 +8743,67 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10874E40" w14:textId="77777777" w:rsidR="000B52DC" w:rsidRPr="000B52DC" w:rsidRDefault="000B52DC" w:rsidP="000B52DC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B52DC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66F981D5" wp14:editId="0CF6ABF6">
             <wp:extent cx="3967289" cy="1810987"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1102830597" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1102830597" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40"/>
+                    <a:blip r:embed="rId46"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3983159" cy="1818231"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D19B7B" w14:textId="77777777" w:rsidR="000B52DC" w:rsidRPr="000B52DC" w:rsidRDefault="000B52DC" w:rsidP="000B52DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -7738,67 +8834,68 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F46C10A" w14:textId="77777777" w:rsidR="000B52DC" w:rsidRPr="000B52DC" w:rsidRDefault="000B52DC" w:rsidP="000B52DC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B52DC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E2FBF33" wp14:editId="38C708A1">
             <wp:extent cx="3568535" cy="1826985"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="1692749292" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1692749292" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41"/>
+                    <a:blip r:embed="rId47"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3583220" cy="1834503"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="386878B8" w14:textId="77777777" w:rsidR="000B52DC" w:rsidRPr="000B52DC" w:rsidRDefault="000B52DC" w:rsidP="000B52DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -7827,72 +8924,72 @@
     </w:p>
     <w:p w14:paraId="7E05DFCB" w14:textId="77777777" w:rsidR="00820352" w:rsidRDefault="00820352" w:rsidP="008E30D8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21B31C44" w14:textId="77777777" w:rsidR="00820352" w:rsidRDefault="00820352" w:rsidP="00820352">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00820352" w:rsidSect="002C1223">
-      <w:headerReference w:type="default" r:id="rId42"/>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="849" w:bottom="142" w:left="709" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3799893E" w14:textId="77777777" w:rsidR="00495594" w:rsidRDefault="00495594" w:rsidP="00CD5E53">
+    <w:p w14:paraId="62996A7C" w14:textId="77777777" w:rsidR="00491AC4" w:rsidRDefault="00491AC4" w:rsidP="00CD5E53">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71EAC094" w14:textId="77777777" w:rsidR="00495594" w:rsidRDefault="00495594" w:rsidP="00CD5E53">
+    <w:p w14:paraId="64F736E0" w14:textId="77777777" w:rsidR="00491AC4" w:rsidRDefault="00491AC4" w:rsidP="00CD5E53">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8220,58 +9317,58 @@
         </w:tcPr>
         <w:p w14:paraId="22FF248E" w14:textId="253E943B" w:rsidR="00CD5E53" w:rsidRPr="009C0FDA" w:rsidRDefault="00CD5E53" w:rsidP="00CD5E53">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="18F02297" w14:textId="77777777" w:rsidR="00064A21" w:rsidRDefault="00064A21"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61DE9368" w14:textId="77777777" w:rsidR="00495594" w:rsidRDefault="00495594" w:rsidP="00CD5E53">
+    <w:p w14:paraId="15796106" w14:textId="77777777" w:rsidR="00491AC4" w:rsidRDefault="00491AC4" w:rsidP="00CD5E53">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0806F7BA" w14:textId="77777777" w:rsidR="00495594" w:rsidRDefault="00495594" w:rsidP="00CD5E53">
+    <w:p w14:paraId="4D5A69D2" w14:textId="77777777" w:rsidR="00491AC4" w:rsidRDefault="00491AC4" w:rsidP="00CD5E53">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="115BA3D9" w14:textId="6A5B3FEA" w:rsidR="00CD5E53" w:rsidRDefault="00540C29" w:rsidP="00706178">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00CD5E53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43E24BB9" wp14:editId="0CAF31EE">
           <wp:extent cx="5091674" cy="694134"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="268261073" name="Imagen 109"/>
@@ -10599,51 +11696,51 @@
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1074746159">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1473981298">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="660083857">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1418864600">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1969318194">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="575940686">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentType w:val="eMail"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -10651,149 +11748,159 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0032749A"/>
     <w:rsid w:val="00000CFE"/>
     <w:rsid w:val="00000DAE"/>
     <w:rsid w:val="00003E08"/>
     <w:rsid w:val="00004963"/>
     <w:rsid w:val="00007C1F"/>
     <w:rsid w:val="0001046F"/>
     <w:rsid w:val="000120A5"/>
     <w:rsid w:val="00016823"/>
     <w:rsid w:val="00021569"/>
     <w:rsid w:val="00023DB1"/>
     <w:rsid w:val="000251AE"/>
     <w:rsid w:val="000255A3"/>
     <w:rsid w:val="000266D6"/>
     <w:rsid w:val="00027C49"/>
     <w:rsid w:val="00030BFC"/>
     <w:rsid w:val="00032085"/>
+    <w:rsid w:val="00034029"/>
     <w:rsid w:val="0003636A"/>
     <w:rsid w:val="00036DA8"/>
     <w:rsid w:val="0004011C"/>
     <w:rsid w:val="00043DA9"/>
     <w:rsid w:val="00044001"/>
     <w:rsid w:val="000440DA"/>
     <w:rsid w:val="00044E61"/>
     <w:rsid w:val="00045597"/>
+    <w:rsid w:val="00047110"/>
     <w:rsid w:val="00051482"/>
     <w:rsid w:val="00051A03"/>
     <w:rsid w:val="00051A59"/>
     <w:rsid w:val="000522C7"/>
     <w:rsid w:val="00054699"/>
     <w:rsid w:val="00055368"/>
     <w:rsid w:val="00061D60"/>
     <w:rsid w:val="00063859"/>
     <w:rsid w:val="00064A21"/>
     <w:rsid w:val="000652ED"/>
     <w:rsid w:val="00066F0B"/>
     <w:rsid w:val="0007141F"/>
     <w:rsid w:val="00073B5E"/>
     <w:rsid w:val="000748F6"/>
     <w:rsid w:val="00075512"/>
     <w:rsid w:val="00075F9F"/>
     <w:rsid w:val="00076085"/>
     <w:rsid w:val="000768AD"/>
     <w:rsid w:val="00076F36"/>
     <w:rsid w:val="00086AB3"/>
     <w:rsid w:val="00092834"/>
     <w:rsid w:val="00093233"/>
     <w:rsid w:val="00094D57"/>
     <w:rsid w:val="00095593"/>
     <w:rsid w:val="00096253"/>
     <w:rsid w:val="000A0862"/>
     <w:rsid w:val="000A121B"/>
     <w:rsid w:val="000A1260"/>
     <w:rsid w:val="000A2B59"/>
+    <w:rsid w:val="000A2C84"/>
     <w:rsid w:val="000A4A6C"/>
+    <w:rsid w:val="000B1266"/>
+    <w:rsid w:val="000B2E06"/>
     <w:rsid w:val="000B3D77"/>
     <w:rsid w:val="000B52DC"/>
     <w:rsid w:val="000B5DA0"/>
     <w:rsid w:val="000B62BB"/>
     <w:rsid w:val="000B6D6C"/>
     <w:rsid w:val="000B75B3"/>
     <w:rsid w:val="000C282E"/>
     <w:rsid w:val="000C4235"/>
     <w:rsid w:val="000C5036"/>
     <w:rsid w:val="000C5391"/>
     <w:rsid w:val="000C684F"/>
+    <w:rsid w:val="000D0AF7"/>
     <w:rsid w:val="000D2D15"/>
     <w:rsid w:val="000D4495"/>
     <w:rsid w:val="000D469D"/>
     <w:rsid w:val="000D593C"/>
     <w:rsid w:val="000E1283"/>
     <w:rsid w:val="000E1BC6"/>
     <w:rsid w:val="000E3DDD"/>
     <w:rsid w:val="000E6DDF"/>
     <w:rsid w:val="000E79F0"/>
     <w:rsid w:val="000F4110"/>
+    <w:rsid w:val="001005CE"/>
     <w:rsid w:val="001010F6"/>
+    <w:rsid w:val="001043DA"/>
     <w:rsid w:val="001058AE"/>
     <w:rsid w:val="0010694A"/>
     <w:rsid w:val="001070B6"/>
+    <w:rsid w:val="00110E03"/>
     <w:rsid w:val="001124B5"/>
     <w:rsid w:val="0011276B"/>
     <w:rsid w:val="0011320A"/>
     <w:rsid w:val="00113218"/>
     <w:rsid w:val="001135F6"/>
     <w:rsid w:val="00117368"/>
     <w:rsid w:val="00121F46"/>
     <w:rsid w:val="001223D3"/>
     <w:rsid w:val="00122743"/>
     <w:rsid w:val="001235D2"/>
     <w:rsid w:val="00123C5F"/>
     <w:rsid w:val="00124017"/>
     <w:rsid w:val="00127E73"/>
     <w:rsid w:val="001372D9"/>
     <w:rsid w:val="001403B4"/>
     <w:rsid w:val="00140B1E"/>
     <w:rsid w:val="00142330"/>
     <w:rsid w:val="00142983"/>
     <w:rsid w:val="00150241"/>
     <w:rsid w:val="001531FA"/>
     <w:rsid w:val="0015422E"/>
     <w:rsid w:val="0016043A"/>
     <w:rsid w:val="001712EF"/>
     <w:rsid w:val="00173904"/>
     <w:rsid w:val="00175AEC"/>
     <w:rsid w:val="00175B0D"/>
     <w:rsid w:val="00176FDC"/>
     <w:rsid w:val="00180D1C"/>
     <w:rsid w:val="00184002"/>
     <w:rsid w:val="00184BCE"/>
     <w:rsid w:val="00185709"/>
     <w:rsid w:val="00185D87"/>
     <w:rsid w:val="001923A4"/>
     <w:rsid w:val="001943DE"/>
     <w:rsid w:val="001A071D"/>
     <w:rsid w:val="001A09A5"/>
+    <w:rsid w:val="001A09C9"/>
     <w:rsid w:val="001A24D6"/>
     <w:rsid w:val="001A3F0D"/>
     <w:rsid w:val="001B1D15"/>
     <w:rsid w:val="001B3E21"/>
     <w:rsid w:val="001B5AA1"/>
     <w:rsid w:val="001C03CD"/>
     <w:rsid w:val="001C0AE2"/>
     <w:rsid w:val="001C0C08"/>
     <w:rsid w:val="001C2032"/>
     <w:rsid w:val="001C291E"/>
     <w:rsid w:val="001C29BF"/>
     <w:rsid w:val="001C3224"/>
     <w:rsid w:val="001C33B9"/>
     <w:rsid w:val="001C6747"/>
     <w:rsid w:val="001C6A5E"/>
     <w:rsid w:val="001D6595"/>
     <w:rsid w:val="001D6A02"/>
     <w:rsid w:val="001D77BA"/>
     <w:rsid w:val="001E1625"/>
     <w:rsid w:val="001E2659"/>
     <w:rsid w:val="001E6CA7"/>
     <w:rsid w:val="001E747E"/>
     <w:rsid w:val="001E7F07"/>
     <w:rsid w:val="001F53F2"/>
     <w:rsid w:val="001F58F6"/>
@@ -10832,412 +11939,430 @@
     <w:rsid w:val="00261B23"/>
     <w:rsid w:val="00262933"/>
     <w:rsid w:val="00263989"/>
     <w:rsid w:val="00264ACE"/>
     <w:rsid w:val="0026642A"/>
     <w:rsid w:val="00266895"/>
     <w:rsid w:val="002679D5"/>
     <w:rsid w:val="00270009"/>
     <w:rsid w:val="00272791"/>
     <w:rsid w:val="00273391"/>
     <w:rsid w:val="002828C4"/>
     <w:rsid w:val="00284147"/>
     <w:rsid w:val="0028570E"/>
     <w:rsid w:val="00286588"/>
     <w:rsid w:val="0029092F"/>
     <w:rsid w:val="002914CF"/>
     <w:rsid w:val="00295B3B"/>
     <w:rsid w:val="002A06D4"/>
     <w:rsid w:val="002A11F7"/>
     <w:rsid w:val="002A2950"/>
     <w:rsid w:val="002A51EA"/>
     <w:rsid w:val="002B3870"/>
     <w:rsid w:val="002B577A"/>
     <w:rsid w:val="002B73C2"/>
     <w:rsid w:val="002C1223"/>
+    <w:rsid w:val="002C57D5"/>
     <w:rsid w:val="002C6FAD"/>
     <w:rsid w:val="002D1258"/>
     <w:rsid w:val="002D2B18"/>
     <w:rsid w:val="002E079A"/>
     <w:rsid w:val="002E348F"/>
     <w:rsid w:val="002E4214"/>
     <w:rsid w:val="002E489E"/>
     <w:rsid w:val="002E756D"/>
     <w:rsid w:val="002F076D"/>
     <w:rsid w:val="002F133B"/>
     <w:rsid w:val="002F1A23"/>
     <w:rsid w:val="002F4BAC"/>
     <w:rsid w:val="00301E54"/>
     <w:rsid w:val="00302471"/>
     <w:rsid w:val="0031052F"/>
     <w:rsid w:val="00311D1F"/>
     <w:rsid w:val="00312671"/>
     <w:rsid w:val="00313D99"/>
     <w:rsid w:val="00316A39"/>
     <w:rsid w:val="00317AE7"/>
     <w:rsid w:val="00322DDC"/>
     <w:rsid w:val="0032749A"/>
     <w:rsid w:val="00330106"/>
     <w:rsid w:val="00330EC5"/>
     <w:rsid w:val="00332EFD"/>
     <w:rsid w:val="00336A61"/>
     <w:rsid w:val="0033752E"/>
     <w:rsid w:val="00340D35"/>
     <w:rsid w:val="0034119B"/>
     <w:rsid w:val="00341F02"/>
     <w:rsid w:val="00343E25"/>
     <w:rsid w:val="003458C4"/>
     <w:rsid w:val="00346332"/>
     <w:rsid w:val="00346B15"/>
     <w:rsid w:val="00350AFB"/>
     <w:rsid w:val="00351216"/>
     <w:rsid w:val="00357870"/>
     <w:rsid w:val="00362656"/>
     <w:rsid w:val="0036335F"/>
     <w:rsid w:val="00363A1C"/>
     <w:rsid w:val="00363E3C"/>
     <w:rsid w:val="003648D3"/>
     <w:rsid w:val="0036707D"/>
     <w:rsid w:val="00371351"/>
     <w:rsid w:val="00373528"/>
     <w:rsid w:val="003739C4"/>
     <w:rsid w:val="0037452F"/>
     <w:rsid w:val="00374958"/>
     <w:rsid w:val="003765C6"/>
+    <w:rsid w:val="00383F24"/>
     <w:rsid w:val="00384DA0"/>
     <w:rsid w:val="00386D18"/>
     <w:rsid w:val="00390491"/>
     <w:rsid w:val="00391023"/>
     <w:rsid w:val="003920FE"/>
     <w:rsid w:val="00392F0A"/>
     <w:rsid w:val="00394A2D"/>
     <w:rsid w:val="003957D9"/>
     <w:rsid w:val="00397E11"/>
     <w:rsid w:val="003B0256"/>
     <w:rsid w:val="003B1C6A"/>
     <w:rsid w:val="003B2EE6"/>
     <w:rsid w:val="003B6AC3"/>
     <w:rsid w:val="003C0E62"/>
     <w:rsid w:val="003C148F"/>
     <w:rsid w:val="003C386B"/>
     <w:rsid w:val="003C3A00"/>
     <w:rsid w:val="003C6303"/>
     <w:rsid w:val="003C7F11"/>
     <w:rsid w:val="003D1578"/>
+    <w:rsid w:val="003D386F"/>
     <w:rsid w:val="003D4411"/>
     <w:rsid w:val="003D5540"/>
     <w:rsid w:val="003D7ABD"/>
     <w:rsid w:val="003E2861"/>
     <w:rsid w:val="003E5BFA"/>
     <w:rsid w:val="003E7B11"/>
     <w:rsid w:val="003F1400"/>
     <w:rsid w:val="003F1CC4"/>
     <w:rsid w:val="003F27CB"/>
     <w:rsid w:val="003F3779"/>
     <w:rsid w:val="003F63B5"/>
     <w:rsid w:val="0040173A"/>
     <w:rsid w:val="00402030"/>
     <w:rsid w:val="00403764"/>
     <w:rsid w:val="00405A58"/>
     <w:rsid w:val="00406350"/>
     <w:rsid w:val="004078DE"/>
     <w:rsid w:val="00412E82"/>
     <w:rsid w:val="00413204"/>
     <w:rsid w:val="00414F21"/>
     <w:rsid w:val="0042535E"/>
     <w:rsid w:val="00425C54"/>
     <w:rsid w:val="00432E4C"/>
     <w:rsid w:val="0044115C"/>
     <w:rsid w:val="00444747"/>
     <w:rsid w:val="00444951"/>
     <w:rsid w:val="00447E41"/>
     <w:rsid w:val="0045768C"/>
     <w:rsid w:val="004579BF"/>
     <w:rsid w:val="00461C92"/>
     <w:rsid w:val="00461D6C"/>
     <w:rsid w:val="00462873"/>
     <w:rsid w:val="00464641"/>
     <w:rsid w:val="00465521"/>
     <w:rsid w:val="00467669"/>
     <w:rsid w:val="004717C6"/>
     <w:rsid w:val="004771CF"/>
     <w:rsid w:val="00481B90"/>
     <w:rsid w:val="00483D1A"/>
     <w:rsid w:val="004856BE"/>
     <w:rsid w:val="00486C42"/>
     <w:rsid w:val="00487A26"/>
     <w:rsid w:val="00490B2E"/>
+    <w:rsid w:val="00491AC4"/>
     <w:rsid w:val="00492CDA"/>
     <w:rsid w:val="00494271"/>
     <w:rsid w:val="00494CCE"/>
     <w:rsid w:val="00495594"/>
     <w:rsid w:val="004955ED"/>
     <w:rsid w:val="0049779D"/>
     <w:rsid w:val="004978D9"/>
     <w:rsid w:val="004A2E52"/>
     <w:rsid w:val="004A6ACC"/>
     <w:rsid w:val="004A7AB0"/>
     <w:rsid w:val="004B1C55"/>
     <w:rsid w:val="004B35E4"/>
     <w:rsid w:val="004B36D0"/>
     <w:rsid w:val="004B3AB5"/>
     <w:rsid w:val="004B3C4C"/>
     <w:rsid w:val="004B570C"/>
     <w:rsid w:val="004B68FD"/>
     <w:rsid w:val="004B7BFC"/>
     <w:rsid w:val="004C14BF"/>
     <w:rsid w:val="004C17CE"/>
     <w:rsid w:val="004C17D7"/>
     <w:rsid w:val="004C47E2"/>
     <w:rsid w:val="004C639C"/>
     <w:rsid w:val="004C706D"/>
     <w:rsid w:val="004C7087"/>
     <w:rsid w:val="004D16BC"/>
     <w:rsid w:val="004D2A24"/>
     <w:rsid w:val="004D4B5B"/>
     <w:rsid w:val="004D57AA"/>
     <w:rsid w:val="004D66A3"/>
     <w:rsid w:val="004D6E20"/>
     <w:rsid w:val="004E370F"/>
     <w:rsid w:val="004E5FDA"/>
     <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="004F71D3"/>
     <w:rsid w:val="00500C42"/>
     <w:rsid w:val="00501D4C"/>
     <w:rsid w:val="00501F62"/>
     <w:rsid w:val="0050699B"/>
     <w:rsid w:val="00506C6C"/>
     <w:rsid w:val="00510E9F"/>
+    <w:rsid w:val="00512D83"/>
     <w:rsid w:val="005203FF"/>
     <w:rsid w:val="00520A91"/>
     <w:rsid w:val="00520BAC"/>
     <w:rsid w:val="0052279F"/>
     <w:rsid w:val="00523389"/>
     <w:rsid w:val="00523499"/>
     <w:rsid w:val="00523CCA"/>
     <w:rsid w:val="00523FEC"/>
     <w:rsid w:val="00525E90"/>
     <w:rsid w:val="005264B3"/>
     <w:rsid w:val="00530403"/>
     <w:rsid w:val="00532567"/>
     <w:rsid w:val="00535111"/>
     <w:rsid w:val="00540C29"/>
     <w:rsid w:val="00541659"/>
     <w:rsid w:val="0054384A"/>
     <w:rsid w:val="00544C93"/>
     <w:rsid w:val="005459A4"/>
     <w:rsid w:val="00545A5F"/>
     <w:rsid w:val="00545B2A"/>
     <w:rsid w:val="00551CF7"/>
     <w:rsid w:val="00557908"/>
     <w:rsid w:val="00570714"/>
     <w:rsid w:val="005714AC"/>
     <w:rsid w:val="00571950"/>
     <w:rsid w:val="00573070"/>
+    <w:rsid w:val="00575B91"/>
     <w:rsid w:val="005777F6"/>
     <w:rsid w:val="00582F94"/>
     <w:rsid w:val="005838A9"/>
     <w:rsid w:val="00583C58"/>
     <w:rsid w:val="00584364"/>
     <w:rsid w:val="00584781"/>
     <w:rsid w:val="0058544F"/>
     <w:rsid w:val="00585791"/>
     <w:rsid w:val="005872A9"/>
     <w:rsid w:val="005901D4"/>
     <w:rsid w:val="005904F7"/>
     <w:rsid w:val="00591036"/>
     <w:rsid w:val="00597FF5"/>
     <w:rsid w:val="005A06D3"/>
     <w:rsid w:val="005A4EA5"/>
     <w:rsid w:val="005A6332"/>
     <w:rsid w:val="005A73DD"/>
     <w:rsid w:val="005B196C"/>
     <w:rsid w:val="005B37D0"/>
     <w:rsid w:val="005B41DA"/>
     <w:rsid w:val="005B4EB6"/>
     <w:rsid w:val="005B5252"/>
     <w:rsid w:val="005C1FBC"/>
     <w:rsid w:val="005C6C01"/>
     <w:rsid w:val="005C70E7"/>
     <w:rsid w:val="005D096D"/>
     <w:rsid w:val="005D0C42"/>
     <w:rsid w:val="005D3F9F"/>
     <w:rsid w:val="005E0730"/>
     <w:rsid w:val="005E286B"/>
     <w:rsid w:val="005E56E2"/>
     <w:rsid w:val="005F2E1F"/>
     <w:rsid w:val="005F77C1"/>
     <w:rsid w:val="0060024C"/>
+    <w:rsid w:val="00601813"/>
     <w:rsid w:val="006024DE"/>
     <w:rsid w:val="00602E85"/>
     <w:rsid w:val="00604192"/>
     <w:rsid w:val="00604B19"/>
     <w:rsid w:val="006121AA"/>
     <w:rsid w:val="006123FA"/>
     <w:rsid w:val="00615642"/>
     <w:rsid w:val="00615711"/>
     <w:rsid w:val="00617079"/>
     <w:rsid w:val="006213C2"/>
     <w:rsid w:val="00623037"/>
     <w:rsid w:val="00626019"/>
     <w:rsid w:val="0062631F"/>
     <w:rsid w:val="0063582F"/>
     <w:rsid w:val="0063779E"/>
     <w:rsid w:val="006407CB"/>
     <w:rsid w:val="006459D1"/>
     <w:rsid w:val="00646F15"/>
     <w:rsid w:val="0064760E"/>
     <w:rsid w:val="00650A8E"/>
     <w:rsid w:val="006518E7"/>
     <w:rsid w:val="00651CFD"/>
     <w:rsid w:val="00654CBA"/>
     <w:rsid w:val="00656ABA"/>
     <w:rsid w:val="00657E9E"/>
     <w:rsid w:val="00657EF6"/>
     <w:rsid w:val="00670BFF"/>
+    <w:rsid w:val="00671745"/>
     <w:rsid w:val="00672EE2"/>
     <w:rsid w:val="00674D19"/>
     <w:rsid w:val="00684BE8"/>
     <w:rsid w:val="0069248F"/>
     <w:rsid w:val="006A4911"/>
     <w:rsid w:val="006A54BC"/>
     <w:rsid w:val="006A6000"/>
+    <w:rsid w:val="006A7CF4"/>
     <w:rsid w:val="006B015F"/>
+    <w:rsid w:val="006B0375"/>
     <w:rsid w:val="006B701C"/>
     <w:rsid w:val="006C0777"/>
     <w:rsid w:val="006C2ABC"/>
     <w:rsid w:val="006C3455"/>
     <w:rsid w:val="006C3AF3"/>
     <w:rsid w:val="006C50E1"/>
     <w:rsid w:val="006C5AC3"/>
     <w:rsid w:val="006C7C6A"/>
     <w:rsid w:val="006D07D5"/>
     <w:rsid w:val="006D0E16"/>
+    <w:rsid w:val="006D2653"/>
     <w:rsid w:val="006D297E"/>
     <w:rsid w:val="006D2F81"/>
     <w:rsid w:val="006D69A0"/>
+    <w:rsid w:val="006D6E07"/>
     <w:rsid w:val="006E013D"/>
     <w:rsid w:val="006E1CBB"/>
     <w:rsid w:val="006E2C6C"/>
     <w:rsid w:val="006E4262"/>
     <w:rsid w:val="006E596A"/>
     <w:rsid w:val="006F2EA7"/>
     <w:rsid w:val="0070052D"/>
     <w:rsid w:val="00706178"/>
     <w:rsid w:val="00710E25"/>
     <w:rsid w:val="007163DC"/>
+    <w:rsid w:val="00717DBE"/>
     <w:rsid w:val="00722226"/>
     <w:rsid w:val="007227BD"/>
     <w:rsid w:val="00722DD6"/>
     <w:rsid w:val="007249E0"/>
     <w:rsid w:val="007273A3"/>
     <w:rsid w:val="0073426E"/>
     <w:rsid w:val="00734A97"/>
     <w:rsid w:val="00737432"/>
     <w:rsid w:val="0074378A"/>
     <w:rsid w:val="007454BF"/>
     <w:rsid w:val="00745996"/>
     <w:rsid w:val="00746A03"/>
     <w:rsid w:val="00747822"/>
     <w:rsid w:val="007518E1"/>
     <w:rsid w:val="00752F3C"/>
     <w:rsid w:val="0075444D"/>
     <w:rsid w:val="00756D02"/>
     <w:rsid w:val="007614B0"/>
     <w:rsid w:val="00766034"/>
     <w:rsid w:val="00770636"/>
     <w:rsid w:val="0077123E"/>
     <w:rsid w:val="0077551C"/>
     <w:rsid w:val="00777E17"/>
     <w:rsid w:val="0078294E"/>
     <w:rsid w:val="007859DF"/>
     <w:rsid w:val="00786598"/>
     <w:rsid w:val="00786601"/>
     <w:rsid w:val="00790094"/>
     <w:rsid w:val="0079075A"/>
     <w:rsid w:val="007918CF"/>
     <w:rsid w:val="00794191"/>
     <w:rsid w:val="00794295"/>
     <w:rsid w:val="00794EF9"/>
     <w:rsid w:val="007A54AB"/>
     <w:rsid w:val="007A6E59"/>
     <w:rsid w:val="007C268B"/>
     <w:rsid w:val="007C485F"/>
     <w:rsid w:val="007C5A8D"/>
     <w:rsid w:val="007C6948"/>
     <w:rsid w:val="007D0BC9"/>
     <w:rsid w:val="007D10CD"/>
     <w:rsid w:val="007D3B8B"/>
     <w:rsid w:val="007D5CEB"/>
     <w:rsid w:val="007E0FCE"/>
     <w:rsid w:val="007E2A7A"/>
     <w:rsid w:val="007E3361"/>
     <w:rsid w:val="007E4F57"/>
     <w:rsid w:val="007E6369"/>
+    <w:rsid w:val="007F08E5"/>
     <w:rsid w:val="007F3347"/>
     <w:rsid w:val="007F4467"/>
     <w:rsid w:val="007F5182"/>
     <w:rsid w:val="007F633D"/>
     <w:rsid w:val="007F79C4"/>
     <w:rsid w:val="00802D40"/>
     <w:rsid w:val="00811A93"/>
     <w:rsid w:val="0081372F"/>
     <w:rsid w:val="00814368"/>
     <w:rsid w:val="00814691"/>
     <w:rsid w:val="00815E3A"/>
     <w:rsid w:val="008175B2"/>
     <w:rsid w:val="0082000A"/>
     <w:rsid w:val="00820270"/>
     <w:rsid w:val="00820352"/>
     <w:rsid w:val="008220E4"/>
     <w:rsid w:val="00826C6D"/>
     <w:rsid w:val="008304C8"/>
     <w:rsid w:val="008305B7"/>
     <w:rsid w:val="00830927"/>
+    <w:rsid w:val="008323A1"/>
     <w:rsid w:val="008344DD"/>
     <w:rsid w:val="008363DC"/>
     <w:rsid w:val="008372D3"/>
     <w:rsid w:val="008423FF"/>
     <w:rsid w:val="00842913"/>
     <w:rsid w:val="00843326"/>
     <w:rsid w:val="008453D5"/>
     <w:rsid w:val="00845A1B"/>
     <w:rsid w:val="008464F8"/>
     <w:rsid w:val="0084776B"/>
     <w:rsid w:val="008521AC"/>
     <w:rsid w:val="0085553E"/>
     <w:rsid w:val="008562DC"/>
     <w:rsid w:val="00856919"/>
     <w:rsid w:val="00861DC2"/>
+    <w:rsid w:val="00870F04"/>
     <w:rsid w:val="0087274E"/>
     <w:rsid w:val="0087310D"/>
     <w:rsid w:val="00874793"/>
     <w:rsid w:val="00880DA0"/>
     <w:rsid w:val="008815D0"/>
     <w:rsid w:val="0088714B"/>
     <w:rsid w:val="0088715B"/>
     <w:rsid w:val="008905F0"/>
     <w:rsid w:val="00893EEB"/>
+    <w:rsid w:val="00894CF3"/>
     <w:rsid w:val="00896421"/>
     <w:rsid w:val="00896C98"/>
     <w:rsid w:val="00896DE0"/>
     <w:rsid w:val="00897F5E"/>
     <w:rsid w:val="008A16D4"/>
     <w:rsid w:val="008A5514"/>
     <w:rsid w:val="008A59F5"/>
     <w:rsid w:val="008A6391"/>
     <w:rsid w:val="008A7CBA"/>
     <w:rsid w:val="008B0C0B"/>
     <w:rsid w:val="008B514C"/>
     <w:rsid w:val="008C50E9"/>
     <w:rsid w:val="008C56D6"/>
     <w:rsid w:val="008C6914"/>
     <w:rsid w:val="008D2B60"/>
     <w:rsid w:val="008D3494"/>
     <w:rsid w:val="008D5F56"/>
     <w:rsid w:val="008D725C"/>
     <w:rsid w:val="008E30D8"/>
     <w:rsid w:val="008E312A"/>
     <w:rsid w:val="008E3853"/>
     <w:rsid w:val="008E4AC9"/>
     <w:rsid w:val="008E552C"/>
     <w:rsid w:val="008F074D"/>
     <w:rsid w:val="008F0A31"/>
@@ -11261,50 +12386,51 @@
     <w:rsid w:val="009353F8"/>
     <w:rsid w:val="009363BC"/>
     <w:rsid w:val="00936D55"/>
     <w:rsid w:val="00937293"/>
     <w:rsid w:val="00940C19"/>
     <w:rsid w:val="00943C68"/>
     <w:rsid w:val="00945A77"/>
     <w:rsid w:val="009501F1"/>
     <w:rsid w:val="00953190"/>
     <w:rsid w:val="0095396F"/>
     <w:rsid w:val="00956344"/>
     <w:rsid w:val="00956F8C"/>
     <w:rsid w:val="00961155"/>
     <w:rsid w:val="0096219B"/>
     <w:rsid w:val="0096278A"/>
     <w:rsid w:val="009632BE"/>
     <w:rsid w:val="0096508E"/>
     <w:rsid w:val="00965D38"/>
     <w:rsid w:val="00971C92"/>
     <w:rsid w:val="00975836"/>
     <w:rsid w:val="00976BCA"/>
     <w:rsid w:val="0098207B"/>
     <w:rsid w:val="0098269C"/>
     <w:rsid w:val="00982AC6"/>
     <w:rsid w:val="009928E4"/>
+    <w:rsid w:val="00993BB3"/>
     <w:rsid w:val="009A2090"/>
     <w:rsid w:val="009A3530"/>
     <w:rsid w:val="009A3689"/>
     <w:rsid w:val="009A39F4"/>
     <w:rsid w:val="009A60E0"/>
     <w:rsid w:val="009A6BF3"/>
     <w:rsid w:val="009B2046"/>
     <w:rsid w:val="009B4363"/>
     <w:rsid w:val="009B5471"/>
     <w:rsid w:val="009B5CF4"/>
     <w:rsid w:val="009B6379"/>
     <w:rsid w:val="009B79AF"/>
     <w:rsid w:val="009C0FDA"/>
     <w:rsid w:val="009C1B97"/>
     <w:rsid w:val="009C2FAD"/>
     <w:rsid w:val="009C4AFE"/>
     <w:rsid w:val="009C4FEA"/>
     <w:rsid w:val="009C5C4D"/>
     <w:rsid w:val="009C604A"/>
     <w:rsid w:val="009C63DC"/>
     <w:rsid w:val="009D2A14"/>
     <w:rsid w:val="009D48A0"/>
     <w:rsid w:val="009D4EBD"/>
     <w:rsid w:val="009D6A39"/>
     <w:rsid w:val="009E2A44"/>
@@ -11378,86 +12504,89 @@
     <w:rsid w:val="00AB7855"/>
     <w:rsid w:val="00AB7EB2"/>
     <w:rsid w:val="00AC0107"/>
     <w:rsid w:val="00AC01C7"/>
     <w:rsid w:val="00AC463A"/>
     <w:rsid w:val="00AC55B8"/>
     <w:rsid w:val="00AD0104"/>
     <w:rsid w:val="00AD0280"/>
     <w:rsid w:val="00AD13A6"/>
     <w:rsid w:val="00AD1CBF"/>
     <w:rsid w:val="00AD6C29"/>
     <w:rsid w:val="00AD6CCA"/>
     <w:rsid w:val="00AD79FE"/>
     <w:rsid w:val="00AE2A0D"/>
     <w:rsid w:val="00AE3DF5"/>
     <w:rsid w:val="00AE5933"/>
     <w:rsid w:val="00AF1DDA"/>
     <w:rsid w:val="00AF3DE0"/>
     <w:rsid w:val="00AF5007"/>
     <w:rsid w:val="00B026C9"/>
     <w:rsid w:val="00B02B58"/>
     <w:rsid w:val="00B03388"/>
     <w:rsid w:val="00B0428D"/>
     <w:rsid w:val="00B04BB8"/>
     <w:rsid w:val="00B126ED"/>
+    <w:rsid w:val="00B1389C"/>
     <w:rsid w:val="00B14BD9"/>
     <w:rsid w:val="00B17521"/>
     <w:rsid w:val="00B21004"/>
     <w:rsid w:val="00B21798"/>
     <w:rsid w:val="00B266FE"/>
     <w:rsid w:val="00B26E10"/>
     <w:rsid w:val="00B27AC0"/>
     <w:rsid w:val="00B30BBE"/>
     <w:rsid w:val="00B30DFE"/>
     <w:rsid w:val="00B34437"/>
     <w:rsid w:val="00B413D6"/>
     <w:rsid w:val="00B415F5"/>
     <w:rsid w:val="00B55FEF"/>
     <w:rsid w:val="00B57B46"/>
     <w:rsid w:val="00B57F93"/>
     <w:rsid w:val="00B60547"/>
     <w:rsid w:val="00B639AE"/>
     <w:rsid w:val="00B653C5"/>
     <w:rsid w:val="00B65F56"/>
     <w:rsid w:val="00B709CD"/>
+    <w:rsid w:val="00B71D3A"/>
     <w:rsid w:val="00B76A3B"/>
     <w:rsid w:val="00B77E3E"/>
     <w:rsid w:val="00B8174A"/>
     <w:rsid w:val="00B830B6"/>
     <w:rsid w:val="00B834D1"/>
     <w:rsid w:val="00B848AF"/>
     <w:rsid w:val="00B90624"/>
     <w:rsid w:val="00B92789"/>
     <w:rsid w:val="00B979AA"/>
     <w:rsid w:val="00BA3960"/>
     <w:rsid w:val="00BA706A"/>
     <w:rsid w:val="00BA7AFD"/>
     <w:rsid w:val="00BB0CF9"/>
     <w:rsid w:val="00BB0DCC"/>
     <w:rsid w:val="00BB2359"/>
     <w:rsid w:val="00BB26D9"/>
+    <w:rsid w:val="00BB329F"/>
     <w:rsid w:val="00BC0CC5"/>
     <w:rsid w:val="00BC21BF"/>
     <w:rsid w:val="00BC3A97"/>
     <w:rsid w:val="00BC746D"/>
     <w:rsid w:val="00BD16FC"/>
     <w:rsid w:val="00BD407A"/>
     <w:rsid w:val="00BD4BD5"/>
     <w:rsid w:val="00BD4DC9"/>
     <w:rsid w:val="00BE5433"/>
     <w:rsid w:val="00BF15C7"/>
     <w:rsid w:val="00BF204D"/>
     <w:rsid w:val="00BF293F"/>
     <w:rsid w:val="00BF341B"/>
     <w:rsid w:val="00BF6B30"/>
     <w:rsid w:val="00C0055A"/>
     <w:rsid w:val="00C01D2C"/>
     <w:rsid w:val="00C0274D"/>
     <w:rsid w:val="00C074D4"/>
     <w:rsid w:val="00C078E9"/>
     <w:rsid w:val="00C12A4C"/>
     <w:rsid w:val="00C135EF"/>
     <w:rsid w:val="00C1704D"/>
     <w:rsid w:val="00C207F3"/>
     <w:rsid w:val="00C26648"/>
     <w:rsid w:val="00C27A4B"/>
@@ -11484,130 +12613,138 @@
     <w:rsid w:val="00CA1DA0"/>
     <w:rsid w:val="00CB31DC"/>
     <w:rsid w:val="00CB7F7C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC5392"/>
     <w:rsid w:val="00CC5491"/>
     <w:rsid w:val="00CC54EC"/>
     <w:rsid w:val="00CC6DA9"/>
     <w:rsid w:val="00CD0C07"/>
     <w:rsid w:val="00CD223F"/>
     <w:rsid w:val="00CD321C"/>
     <w:rsid w:val="00CD44D3"/>
     <w:rsid w:val="00CD469C"/>
     <w:rsid w:val="00CD5E53"/>
     <w:rsid w:val="00CD7732"/>
     <w:rsid w:val="00CD7753"/>
     <w:rsid w:val="00CE0F25"/>
     <w:rsid w:val="00CE1C37"/>
     <w:rsid w:val="00CE2073"/>
     <w:rsid w:val="00CE37D9"/>
     <w:rsid w:val="00CE3B56"/>
     <w:rsid w:val="00CE4B26"/>
     <w:rsid w:val="00CE66E5"/>
     <w:rsid w:val="00CE733A"/>
     <w:rsid w:val="00CE76AF"/>
+    <w:rsid w:val="00CE78CF"/>
     <w:rsid w:val="00CE7B2E"/>
     <w:rsid w:val="00CF47FE"/>
+    <w:rsid w:val="00CF7D48"/>
     <w:rsid w:val="00D0085B"/>
     <w:rsid w:val="00D00B8E"/>
     <w:rsid w:val="00D01A1C"/>
     <w:rsid w:val="00D044C4"/>
     <w:rsid w:val="00D0659D"/>
     <w:rsid w:val="00D12671"/>
     <w:rsid w:val="00D15604"/>
     <w:rsid w:val="00D22674"/>
     <w:rsid w:val="00D25A6A"/>
     <w:rsid w:val="00D26ECB"/>
     <w:rsid w:val="00D3279F"/>
     <w:rsid w:val="00D33738"/>
     <w:rsid w:val="00D34652"/>
     <w:rsid w:val="00D34C7D"/>
     <w:rsid w:val="00D375E8"/>
     <w:rsid w:val="00D37808"/>
     <w:rsid w:val="00D443D1"/>
     <w:rsid w:val="00D47BB9"/>
     <w:rsid w:val="00D53C81"/>
     <w:rsid w:val="00D55705"/>
     <w:rsid w:val="00D669DC"/>
     <w:rsid w:val="00D71A6D"/>
     <w:rsid w:val="00D725DF"/>
+    <w:rsid w:val="00D72CA2"/>
     <w:rsid w:val="00D76814"/>
     <w:rsid w:val="00D80370"/>
     <w:rsid w:val="00D82888"/>
     <w:rsid w:val="00D84FB2"/>
     <w:rsid w:val="00D85FD7"/>
     <w:rsid w:val="00D86285"/>
     <w:rsid w:val="00D8630C"/>
     <w:rsid w:val="00D8717E"/>
+    <w:rsid w:val="00D90B1A"/>
     <w:rsid w:val="00D90D36"/>
     <w:rsid w:val="00D90D45"/>
     <w:rsid w:val="00D90F01"/>
     <w:rsid w:val="00D91F5F"/>
+    <w:rsid w:val="00D9231D"/>
     <w:rsid w:val="00D94165"/>
     <w:rsid w:val="00D95C73"/>
     <w:rsid w:val="00DA1E34"/>
     <w:rsid w:val="00DA3658"/>
     <w:rsid w:val="00DA4BD3"/>
     <w:rsid w:val="00DA6FCC"/>
     <w:rsid w:val="00DA7A31"/>
     <w:rsid w:val="00DB1D83"/>
     <w:rsid w:val="00DB3DAA"/>
     <w:rsid w:val="00DB51E6"/>
     <w:rsid w:val="00DB693F"/>
     <w:rsid w:val="00DB778F"/>
     <w:rsid w:val="00DC3B05"/>
     <w:rsid w:val="00DC43C8"/>
     <w:rsid w:val="00DC6763"/>
     <w:rsid w:val="00DC72B0"/>
     <w:rsid w:val="00DC7D7D"/>
     <w:rsid w:val="00DD0BAB"/>
     <w:rsid w:val="00DD2D2D"/>
     <w:rsid w:val="00DD3818"/>
     <w:rsid w:val="00DD73E2"/>
     <w:rsid w:val="00DE1B9B"/>
     <w:rsid w:val="00DE5E5E"/>
     <w:rsid w:val="00DE7E07"/>
     <w:rsid w:val="00DF19BF"/>
     <w:rsid w:val="00DF2525"/>
     <w:rsid w:val="00DF5B17"/>
     <w:rsid w:val="00DF789D"/>
     <w:rsid w:val="00E00118"/>
     <w:rsid w:val="00E01AF2"/>
     <w:rsid w:val="00E0450C"/>
+    <w:rsid w:val="00E072B1"/>
     <w:rsid w:val="00E119AA"/>
     <w:rsid w:val="00E14F10"/>
     <w:rsid w:val="00E174EC"/>
     <w:rsid w:val="00E17732"/>
     <w:rsid w:val="00E20EF7"/>
     <w:rsid w:val="00E21087"/>
     <w:rsid w:val="00E21F65"/>
     <w:rsid w:val="00E2227F"/>
     <w:rsid w:val="00E226A5"/>
     <w:rsid w:val="00E24480"/>
+    <w:rsid w:val="00E25DF9"/>
     <w:rsid w:val="00E309F9"/>
     <w:rsid w:val="00E352C7"/>
+    <w:rsid w:val="00E3681F"/>
     <w:rsid w:val="00E401B4"/>
     <w:rsid w:val="00E46BE2"/>
     <w:rsid w:val="00E50D42"/>
     <w:rsid w:val="00E52295"/>
     <w:rsid w:val="00E52DC3"/>
     <w:rsid w:val="00E54FD0"/>
     <w:rsid w:val="00E56B72"/>
     <w:rsid w:val="00E61020"/>
     <w:rsid w:val="00E61559"/>
     <w:rsid w:val="00E61981"/>
     <w:rsid w:val="00E644FF"/>
     <w:rsid w:val="00E66352"/>
     <w:rsid w:val="00E708AA"/>
     <w:rsid w:val="00E715B0"/>
     <w:rsid w:val="00E74C8B"/>
     <w:rsid w:val="00E801C4"/>
     <w:rsid w:val="00E86232"/>
     <w:rsid w:val="00E877B0"/>
     <w:rsid w:val="00E87DFE"/>
     <w:rsid w:val="00E90532"/>
     <w:rsid w:val="00E909E6"/>
     <w:rsid w:val="00E91449"/>
     <w:rsid w:val="00E92B09"/>
     <w:rsid w:val="00E955D3"/>
     <w:rsid w:val="00E957AF"/>
@@ -11618,90 +12755,93 @@
     <w:rsid w:val="00EA48DD"/>
     <w:rsid w:val="00EA56F6"/>
     <w:rsid w:val="00EA5AA2"/>
     <w:rsid w:val="00EA5D7D"/>
     <w:rsid w:val="00EA5EAE"/>
     <w:rsid w:val="00EA60B8"/>
     <w:rsid w:val="00EA67B6"/>
     <w:rsid w:val="00EB3C0B"/>
     <w:rsid w:val="00EB3D4B"/>
     <w:rsid w:val="00EB6DCA"/>
     <w:rsid w:val="00EC313B"/>
     <w:rsid w:val="00EC7726"/>
     <w:rsid w:val="00ED0219"/>
     <w:rsid w:val="00EE0D85"/>
     <w:rsid w:val="00EE1B87"/>
     <w:rsid w:val="00EE1C96"/>
     <w:rsid w:val="00EE3F42"/>
     <w:rsid w:val="00EE5B8F"/>
     <w:rsid w:val="00EE7B4C"/>
     <w:rsid w:val="00EE7B67"/>
     <w:rsid w:val="00EE7C05"/>
     <w:rsid w:val="00EF098B"/>
     <w:rsid w:val="00EF645F"/>
     <w:rsid w:val="00F00548"/>
     <w:rsid w:val="00F0083F"/>
+    <w:rsid w:val="00F03927"/>
     <w:rsid w:val="00F0494C"/>
     <w:rsid w:val="00F106FF"/>
     <w:rsid w:val="00F11C2F"/>
     <w:rsid w:val="00F16242"/>
     <w:rsid w:val="00F16975"/>
     <w:rsid w:val="00F213EB"/>
     <w:rsid w:val="00F22398"/>
     <w:rsid w:val="00F2357B"/>
     <w:rsid w:val="00F235B7"/>
     <w:rsid w:val="00F235D8"/>
     <w:rsid w:val="00F24AF3"/>
     <w:rsid w:val="00F30DBF"/>
     <w:rsid w:val="00F33C28"/>
     <w:rsid w:val="00F3466D"/>
     <w:rsid w:val="00F35D18"/>
     <w:rsid w:val="00F36928"/>
+    <w:rsid w:val="00F37A5A"/>
     <w:rsid w:val="00F40AAD"/>
     <w:rsid w:val="00F40CD9"/>
     <w:rsid w:val="00F43CC3"/>
     <w:rsid w:val="00F46AC4"/>
     <w:rsid w:val="00F470F5"/>
     <w:rsid w:val="00F52CDC"/>
     <w:rsid w:val="00F56085"/>
     <w:rsid w:val="00F56A19"/>
     <w:rsid w:val="00F61AD8"/>
     <w:rsid w:val="00F638CC"/>
     <w:rsid w:val="00F63FDC"/>
     <w:rsid w:val="00F666A1"/>
     <w:rsid w:val="00F705BB"/>
     <w:rsid w:val="00F72521"/>
     <w:rsid w:val="00F763B5"/>
     <w:rsid w:val="00F82392"/>
     <w:rsid w:val="00F82A40"/>
     <w:rsid w:val="00F918F1"/>
     <w:rsid w:val="00F9298F"/>
     <w:rsid w:val="00F92A1D"/>
     <w:rsid w:val="00F94720"/>
     <w:rsid w:val="00F971EF"/>
     <w:rsid w:val="00FA1829"/>
     <w:rsid w:val="00FA611B"/>
+    <w:rsid w:val="00FA74EE"/>
     <w:rsid w:val="00FB6A5D"/>
     <w:rsid w:val="00FB7878"/>
     <w:rsid w:val="00FB7F64"/>
     <w:rsid w:val="00FC0862"/>
     <w:rsid w:val="00FC1E3A"/>
     <w:rsid w:val="00FC7A98"/>
     <w:rsid w:val="00FD0A02"/>
     <w:rsid w:val="00FD1832"/>
     <w:rsid w:val="00FD2A4E"/>
     <w:rsid w:val="00FE0CA5"/>
     <w:rsid w:val="00FE107F"/>
     <w:rsid w:val="00FE1605"/>
     <w:rsid w:val="00FE1DE7"/>
     <w:rsid w:val="00FF0677"/>
     <w:rsid w:val="00FF0B7C"/>
     <w:rsid w:val="00FF160F"/>
     <w:rsid w:val="00FF55C3"/>
     <w:rsid w:val="00FF6E38"/>
     <w:rsid w:val="00FF7627"/>
     <w:rsid w:val="00FF79B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -13687,87 +14827,100 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1562011213">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1646078775">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1932354040">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2060012297">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\OFFICE11\3082\email.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -14042,61 +15195,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100C6FFA327E2B4534CA4405BAE9C2AF67E" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1cc893ac107ae2c6f3b18bda9ccb2c2b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="42772979-679a-45af-8564-a3577169cbaf" xmlns:ns3="549c71b7-aadd-438e-a439-516e107c46f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c4e2ad549c539a45f0844a5e5eafe633" ns2:_="" ns3:_="">
     <xsd:import namespace="42772979-679a-45af-8564-a3577169cbaf"/>
     <xsd:import namespace="549c71b7-aadd-438e-a439-516e107c46f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -14307,124 +15449,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="42772979-679a-45af-8564-a3577169cbaf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="549c71b7-aadd-438e-a439-516e107c46f0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CCA8E1B-ECC8-4667-A721-D817DBFB6A94}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F9CEEC-6BF8-4F1D-B902-0A453F9A9218}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="42772979-679a-45af-8564-a3577169cbaf"/>
     <ds:schemaRef ds:uri="549c71b7-aadd-438e-a439-516e107c46f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F9CEEC-6BF8-4F1D-B902-0A453F9A9218}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1033B89-5396-4E03-AA57-3DEFC073D1A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64EC610D-CB53-454E-8C63-099EF7EEE0A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1033B89-5396-4E03-AA57-3DEFC073D1A3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CCA8E1B-ECC8-4667-A721-D817DBFB6A94}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="42772979-679a-45af-8564-a3577169cbaf"/>
+    <ds:schemaRef ds:uri="549c71b7-aadd-438e-a439-516e107c46f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>email.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>15066</Characters>
+  <Pages>16</Pages>
+  <Words>2894</Words>
+  <Characters>16450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>137</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Muy amable, muchas gracias</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17770</CharactersWithSpaces>
+  <CharactersWithSpaces>19306</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2555904</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:proveeduria@Poder-Judicial.go.cr</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>