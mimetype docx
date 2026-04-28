--- v0 (2026-02-13)
+++ v1 (2026-04-28)
@@ -565,58 +565,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="797CB147" w14:textId="7180E034" w:rsidR="0079075A" w:rsidRPr="00E01AF2" w:rsidRDefault="00523CCA" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00523CCA">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reporte a gestionar por </w:t>
+        <w:t>Reporte a gestionar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00523CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por </w:t>
       </w:r>
       <w:r w:rsidR="00214D5F">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>parte d</w:t>
       </w:r>
       <w:r w:rsidRPr="00523CCA">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -3143,112 +3154,114 @@
       </w:r>
       <w:r w:rsidR="00CE733A" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>el botón “Verificación de condiciones” del contrato modificado de interés que tiene el estado “Solicitud de modificación de contrato notificado”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3D82FB" w14:textId="77777777" w:rsidR="00DD0BAB" w:rsidRPr="00E01AF2" w:rsidRDefault="00DD0BAB" w:rsidP="006C7C6A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7165760E" w14:textId="09D629EF" w:rsidR="00DD0BAB" w:rsidRPr="00E01AF2" w:rsidRDefault="000A0862" w:rsidP="006C7C6A">
+    <w:p w14:paraId="7165760E" w14:textId="4E37077D" w:rsidR="00DD0BAB" w:rsidRPr="00E01AF2" w:rsidRDefault="00A85B24" w:rsidP="006C7C6A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E01AF2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52D28CDF" wp14:editId="1B7FE9C6">
-[...2 lines deleted...]
-            <wp:docPr id="2065687180" name="Imagen 2"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54FA869C" wp14:editId="1BDDE7F6">
+            <wp:extent cx="5751072" cy="2727559"/>
+            <wp:effectExtent l="19050" t="19050" r="21590" b="15875"/>
+            <wp:docPr id="1983031886" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4661448" cy="2773522"/>
+                      <a:ext cx="5764640" cy="2733994"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-                      <a:noFill/>
+                    <a:ln w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="245FEE41" w14:textId="77777777" w:rsidR="00DD0BAB" w:rsidRPr="00E01AF2" w:rsidRDefault="00DD0BAB" w:rsidP="006C7C6A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F01A11E" w14:textId="3E8E4FBC" w:rsidR="00DD0BAB" w:rsidRPr="00E01AF2" w:rsidRDefault="0049779D" w:rsidP="00D94165">
@@ -3311,51 +3324,69 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00BA706A" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">n el apartado “3. Información a verificar”, se </w:t>
+        <w:t xml:space="preserve">n el apartado “3. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA706A" w:rsidRPr="00E01AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Información a verificar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BA706A" w:rsidRPr="00E01AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, se </w:t>
       </w:r>
       <w:r w:rsidR="00C3707B" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">recomienda seleccionar en todas las opciones “No aplica”, ya que la modificación </w:t>
       </w:r>
       <w:r w:rsidR="004C17CE" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">gestionada no requerirá de un nuevo depósito de garantía, pólizas y demás aspectos que ya fueron </w:t>
       </w:r>
       <w:r w:rsidR="00142330" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">debidamente verificados al momento de confeccionar el contrato inicial. </w:t>
       </w:r>
@@ -4545,152 +4576,183 @@
       </w:r>
       <w:r w:rsidR="00A0479A" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">debe modificar su estado a “Verificación completa”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129736F3" w14:textId="77777777" w:rsidR="00B834D1" w:rsidRPr="00E01AF2" w:rsidRDefault="00B834D1" w:rsidP="007E4F57">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49A808CF" w14:textId="7F39AA9B" w:rsidR="00D71A6D" w:rsidRPr="00E01AF2" w:rsidRDefault="00D71A6D" w:rsidP="00D94165">
+    <w:p w14:paraId="49A808CF" w14:textId="723AD1A0" w:rsidR="00D71A6D" w:rsidRPr="00E01AF2" w:rsidRDefault="00123C5F" w:rsidP="00123C5F">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48CAB114" wp14:editId="5C26D738">
+            <wp:extent cx="4975029" cy="1849271"/>
+            <wp:effectExtent l="19050" t="19050" r="16510" b="17780"/>
+            <wp:docPr id="880177005" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5017613" cy="1865100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587E55D6" w14:textId="77777777" w:rsidR="00D71A6D" w:rsidRPr="00E01AF2" w:rsidRDefault="00D71A6D" w:rsidP="007E4F57">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39291A0C" w14:textId="76C2AE2D" w:rsidR="0063779E" w:rsidRDefault="00893EEB" w:rsidP="00D94165">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="142" w:firstLine="0"/>
-        <w:jc w:val="center"/>
-[...82 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745996">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Con esto, el Administrador de contrato finalizará su trámite a nivel de sistema</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745996">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="003D5540">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Con esto, el Administrador de contrato finalizará su trámite a nivel de sistema, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00311D1F" w:rsidRPr="003D5540">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidR="00927296" w:rsidRPr="003D5540">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deberá informar vía correo electrónico o Teams al encargado </w:t>
       </w:r>
       <w:r w:rsidR="003D4411" w:rsidRPr="003D5540">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de confeccionar </w:t>
       </w:r>
@@ -5191,59 +5253,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> un reporte a la UASI </w:t>
       </w:r>
       <w:r w:rsidR="003D5540" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">solicitando la reasignación del rol de elaborador del contrato, indicando el número </w:t>
       </w:r>
       <w:r w:rsidR="0096508E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de procedimiento </w:t>
       </w:r>
       <w:r w:rsidR="0096508E" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>de SICOP</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">de SICOP </w:t>
       </w:r>
       <w:r w:rsidR="0096508E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">y el número </w:t>
       </w:r>
       <w:r w:rsidR="003D5540" w:rsidRPr="00E01AF2">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00D669DC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">la solicitud </w:t>
       </w:r>
@@ -10545,59 +10599,59 @@
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1074746159">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1473981298">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="660083857">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1418864600">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1969318194">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="575940686">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="180"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentType w:val="eMail"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -10670,50 +10724,51 @@
     <w:rsid w:val="000C684F"/>
     <w:rsid w:val="000D2D15"/>
     <w:rsid w:val="000D4495"/>
     <w:rsid w:val="000D469D"/>
     <w:rsid w:val="000D593C"/>
     <w:rsid w:val="000E1283"/>
     <w:rsid w:val="000E1BC6"/>
     <w:rsid w:val="000E3DDD"/>
     <w:rsid w:val="000E6DDF"/>
     <w:rsid w:val="000E79F0"/>
     <w:rsid w:val="000F4110"/>
     <w:rsid w:val="001010F6"/>
     <w:rsid w:val="001058AE"/>
     <w:rsid w:val="0010694A"/>
     <w:rsid w:val="001070B6"/>
     <w:rsid w:val="001124B5"/>
     <w:rsid w:val="0011276B"/>
     <w:rsid w:val="0011320A"/>
     <w:rsid w:val="00113218"/>
     <w:rsid w:val="001135F6"/>
     <w:rsid w:val="00117368"/>
     <w:rsid w:val="00121F46"/>
     <w:rsid w:val="001223D3"/>
     <w:rsid w:val="00122743"/>
     <w:rsid w:val="001235D2"/>
+    <w:rsid w:val="00123C5F"/>
     <w:rsid w:val="00124017"/>
     <w:rsid w:val="00127E73"/>
     <w:rsid w:val="001372D9"/>
     <w:rsid w:val="001403B4"/>
     <w:rsid w:val="00140B1E"/>
     <w:rsid w:val="00142330"/>
     <w:rsid w:val="00142983"/>
     <w:rsid w:val="00150241"/>
     <w:rsid w:val="001531FA"/>
     <w:rsid w:val="0015422E"/>
     <w:rsid w:val="0016043A"/>
     <w:rsid w:val="001712EF"/>
     <w:rsid w:val="00173904"/>
     <w:rsid w:val="00175AEC"/>
     <w:rsid w:val="00175B0D"/>
     <w:rsid w:val="00176FDC"/>
     <w:rsid w:val="00180D1C"/>
     <w:rsid w:val="00184002"/>
     <w:rsid w:val="00184BCE"/>
     <w:rsid w:val="00185709"/>
     <w:rsid w:val="00185D87"/>
     <w:rsid w:val="001923A4"/>
     <w:rsid w:val="001943DE"/>
     <w:rsid w:val="001A071D"/>
     <w:rsid w:val="001A09A5"/>
@@ -10831,50 +10886,51 @@
     <w:rsid w:val="00341F02"/>
     <w:rsid w:val="00343E25"/>
     <w:rsid w:val="003458C4"/>
     <w:rsid w:val="00346332"/>
     <w:rsid w:val="00346B15"/>
     <w:rsid w:val="00350AFB"/>
     <w:rsid w:val="00351216"/>
     <w:rsid w:val="00357870"/>
     <w:rsid w:val="00362656"/>
     <w:rsid w:val="0036335F"/>
     <w:rsid w:val="00363A1C"/>
     <w:rsid w:val="00363E3C"/>
     <w:rsid w:val="003648D3"/>
     <w:rsid w:val="0036707D"/>
     <w:rsid w:val="00371351"/>
     <w:rsid w:val="00373528"/>
     <w:rsid w:val="003739C4"/>
     <w:rsid w:val="0037452F"/>
     <w:rsid w:val="00374958"/>
     <w:rsid w:val="003765C6"/>
     <w:rsid w:val="00384DA0"/>
     <w:rsid w:val="00386D18"/>
     <w:rsid w:val="00390491"/>
     <w:rsid w:val="00391023"/>
     <w:rsid w:val="003920FE"/>
+    <w:rsid w:val="00392F0A"/>
     <w:rsid w:val="00394A2D"/>
     <w:rsid w:val="003957D9"/>
     <w:rsid w:val="00397E11"/>
     <w:rsid w:val="003B0256"/>
     <w:rsid w:val="003B1C6A"/>
     <w:rsid w:val="003B2EE6"/>
     <w:rsid w:val="003B6AC3"/>
     <w:rsid w:val="003C0E62"/>
     <w:rsid w:val="003C148F"/>
     <w:rsid w:val="003C386B"/>
     <w:rsid w:val="003C3A00"/>
     <w:rsid w:val="003C6303"/>
     <w:rsid w:val="003C7F11"/>
     <w:rsid w:val="003D1578"/>
     <w:rsid w:val="003D4411"/>
     <w:rsid w:val="003D5540"/>
     <w:rsid w:val="003D7ABD"/>
     <w:rsid w:val="003E2861"/>
     <w:rsid w:val="003E5BFA"/>
     <w:rsid w:val="003E7B11"/>
     <w:rsid w:val="003F1400"/>
     <w:rsid w:val="003F1CC4"/>
     <w:rsid w:val="003F27CB"/>
     <w:rsid w:val="003F3779"/>
     <w:rsid w:val="003F63B5"/>
@@ -11056,125 +11112,128 @@
     <w:rsid w:val="006D07D5"/>
     <w:rsid w:val="006D0E16"/>
     <w:rsid w:val="006D297E"/>
     <w:rsid w:val="006D2F81"/>
     <w:rsid w:val="006D69A0"/>
     <w:rsid w:val="006E013D"/>
     <w:rsid w:val="006E1CBB"/>
     <w:rsid w:val="006E2C6C"/>
     <w:rsid w:val="006E4262"/>
     <w:rsid w:val="006E596A"/>
     <w:rsid w:val="006F2EA7"/>
     <w:rsid w:val="0070052D"/>
     <w:rsid w:val="00706178"/>
     <w:rsid w:val="00710E25"/>
     <w:rsid w:val="007163DC"/>
     <w:rsid w:val="00722226"/>
     <w:rsid w:val="007227BD"/>
     <w:rsid w:val="00722DD6"/>
     <w:rsid w:val="007249E0"/>
     <w:rsid w:val="007273A3"/>
     <w:rsid w:val="0073426E"/>
     <w:rsid w:val="00734A97"/>
     <w:rsid w:val="00737432"/>
     <w:rsid w:val="0074378A"/>
     <w:rsid w:val="007454BF"/>
+    <w:rsid w:val="00745996"/>
     <w:rsid w:val="00746A03"/>
     <w:rsid w:val="00747822"/>
     <w:rsid w:val="007518E1"/>
     <w:rsid w:val="00752F3C"/>
     <w:rsid w:val="0075444D"/>
     <w:rsid w:val="00756D02"/>
     <w:rsid w:val="007614B0"/>
     <w:rsid w:val="00766034"/>
     <w:rsid w:val="00770636"/>
     <w:rsid w:val="0077123E"/>
     <w:rsid w:val="0077551C"/>
     <w:rsid w:val="00777E17"/>
     <w:rsid w:val="0078294E"/>
     <w:rsid w:val="007859DF"/>
     <w:rsid w:val="00786598"/>
     <w:rsid w:val="00786601"/>
     <w:rsid w:val="00790094"/>
     <w:rsid w:val="0079075A"/>
     <w:rsid w:val="007918CF"/>
     <w:rsid w:val="00794191"/>
     <w:rsid w:val="00794295"/>
     <w:rsid w:val="00794EF9"/>
     <w:rsid w:val="007A54AB"/>
     <w:rsid w:val="007A6E59"/>
     <w:rsid w:val="007C268B"/>
     <w:rsid w:val="007C485F"/>
     <w:rsid w:val="007C5A8D"/>
     <w:rsid w:val="007C6948"/>
     <w:rsid w:val="007D0BC9"/>
     <w:rsid w:val="007D10CD"/>
     <w:rsid w:val="007D3B8B"/>
     <w:rsid w:val="007D5CEB"/>
     <w:rsid w:val="007E0FCE"/>
     <w:rsid w:val="007E2A7A"/>
     <w:rsid w:val="007E3361"/>
     <w:rsid w:val="007E4F57"/>
     <w:rsid w:val="007E6369"/>
     <w:rsid w:val="007F3347"/>
     <w:rsid w:val="007F4467"/>
     <w:rsid w:val="007F5182"/>
     <w:rsid w:val="007F633D"/>
+    <w:rsid w:val="007F79C4"/>
     <w:rsid w:val="00802D40"/>
     <w:rsid w:val="00811A93"/>
     <w:rsid w:val="0081372F"/>
     <w:rsid w:val="00814368"/>
     <w:rsid w:val="00814691"/>
     <w:rsid w:val="00815E3A"/>
     <w:rsid w:val="008175B2"/>
     <w:rsid w:val="0082000A"/>
     <w:rsid w:val="00820270"/>
     <w:rsid w:val="00820352"/>
     <w:rsid w:val="008220E4"/>
     <w:rsid w:val="00826C6D"/>
     <w:rsid w:val="008304C8"/>
     <w:rsid w:val="008305B7"/>
     <w:rsid w:val="00830927"/>
     <w:rsid w:val="008344DD"/>
     <w:rsid w:val="008363DC"/>
     <w:rsid w:val="008372D3"/>
     <w:rsid w:val="008423FF"/>
     <w:rsid w:val="00842913"/>
     <w:rsid w:val="00843326"/>
     <w:rsid w:val="008453D5"/>
     <w:rsid w:val="00845A1B"/>
     <w:rsid w:val="008464F8"/>
     <w:rsid w:val="0084776B"/>
     <w:rsid w:val="008521AC"/>
     <w:rsid w:val="0085553E"/>
     <w:rsid w:val="008562DC"/>
     <w:rsid w:val="00856919"/>
     <w:rsid w:val="00861DC2"/>
     <w:rsid w:val="0087274E"/>
     <w:rsid w:val="0087310D"/>
     <w:rsid w:val="00874793"/>
     <w:rsid w:val="00880DA0"/>
+    <w:rsid w:val="008815D0"/>
     <w:rsid w:val="0088714B"/>
     <w:rsid w:val="0088715B"/>
     <w:rsid w:val="008905F0"/>
     <w:rsid w:val="00893EEB"/>
     <w:rsid w:val="00896421"/>
     <w:rsid w:val="00896C98"/>
     <w:rsid w:val="00896DE0"/>
     <w:rsid w:val="00897F5E"/>
     <w:rsid w:val="008A16D4"/>
     <w:rsid w:val="008A5514"/>
     <w:rsid w:val="008A59F5"/>
     <w:rsid w:val="008A6391"/>
     <w:rsid w:val="008A7CBA"/>
     <w:rsid w:val="008B0C0B"/>
     <w:rsid w:val="008B514C"/>
     <w:rsid w:val="008C50E9"/>
     <w:rsid w:val="008C56D6"/>
     <w:rsid w:val="008C6914"/>
     <w:rsid w:val="008D2B60"/>
     <w:rsid w:val="008D3494"/>
     <w:rsid w:val="008D5F56"/>
     <w:rsid w:val="008D725C"/>
     <w:rsid w:val="008E30D8"/>
     <w:rsid w:val="008E312A"/>
     <w:rsid w:val="008E3853"/>
@@ -11188,50 +11247,51 @@
     <w:rsid w:val="008F5F74"/>
     <w:rsid w:val="00900994"/>
     <w:rsid w:val="009039B5"/>
     <w:rsid w:val="0090448E"/>
     <w:rsid w:val="0090722E"/>
     <w:rsid w:val="00910B3E"/>
     <w:rsid w:val="0091190D"/>
     <w:rsid w:val="00913AE3"/>
     <w:rsid w:val="00923289"/>
     <w:rsid w:val="00927296"/>
     <w:rsid w:val="00930637"/>
     <w:rsid w:val="00931820"/>
     <w:rsid w:val="00932757"/>
     <w:rsid w:val="009328E1"/>
     <w:rsid w:val="009353F8"/>
     <w:rsid w:val="009363BC"/>
     <w:rsid w:val="00936D55"/>
     <w:rsid w:val="00937293"/>
     <w:rsid w:val="00940C19"/>
     <w:rsid w:val="00943C68"/>
     <w:rsid w:val="00945A77"/>
     <w:rsid w:val="009501F1"/>
     <w:rsid w:val="00953190"/>
     <w:rsid w:val="0095396F"/>
     <w:rsid w:val="00956344"/>
+    <w:rsid w:val="00956F8C"/>
     <w:rsid w:val="00961155"/>
     <w:rsid w:val="0096219B"/>
     <w:rsid w:val="0096278A"/>
     <w:rsid w:val="009632BE"/>
     <w:rsid w:val="0096508E"/>
     <w:rsid w:val="00965D38"/>
     <w:rsid w:val="00971C92"/>
     <w:rsid w:val="00975836"/>
     <w:rsid w:val="00976BCA"/>
     <w:rsid w:val="0098207B"/>
     <w:rsid w:val="0098269C"/>
     <w:rsid w:val="00982AC6"/>
     <w:rsid w:val="009928E4"/>
     <w:rsid w:val="009A2090"/>
     <w:rsid w:val="009A3530"/>
     <w:rsid w:val="009A3689"/>
     <w:rsid w:val="009A39F4"/>
     <w:rsid w:val="009A60E0"/>
     <w:rsid w:val="009A6BF3"/>
     <w:rsid w:val="009B2046"/>
     <w:rsid w:val="009B4363"/>
     <w:rsid w:val="009B5471"/>
     <w:rsid w:val="009B5CF4"/>
     <w:rsid w:val="009B6379"/>
     <w:rsid w:val="009B79AF"/>
@@ -11277,50 +11337,51 @@
     <w:rsid w:val="00A301AF"/>
     <w:rsid w:val="00A3043B"/>
     <w:rsid w:val="00A32EB6"/>
     <w:rsid w:val="00A33614"/>
     <w:rsid w:val="00A33674"/>
     <w:rsid w:val="00A35D8F"/>
     <w:rsid w:val="00A40BCA"/>
     <w:rsid w:val="00A41304"/>
     <w:rsid w:val="00A433CD"/>
     <w:rsid w:val="00A4537F"/>
     <w:rsid w:val="00A45A96"/>
     <w:rsid w:val="00A50695"/>
     <w:rsid w:val="00A50908"/>
     <w:rsid w:val="00A54F8C"/>
     <w:rsid w:val="00A56B57"/>
     <w:rsid w:val="00A60DC3"/>
     <w:rsid w:val="00A6192D"/>
     <w:rsid w:val="00A61E57"/>
     <w:rsid w:val="00A63CBC"/>
     <w:rsid w:val="00A65052"/>
     <w:rsid w:val="00A670B5"/>
     <w:rsid w:val="00A72C97"/>
     <w:rsid w:val="00A81ECC"/>
     <w:rsid w:val="00A826C5"/>
     <w:rsid w:val="00A83875"/>
+    <w:rsid w:val="00A85B24"/>
     <w:rsid w:val="00A87879"/>
     <w:rsid w:val="00A87F3F"/>
     <w:rsid w:val="00A9135D"/>
     <w:rsid w:val="00A9187A"/>
     <w:rsid w:val="00A91BBC"/>
     <w:rsid w:val="00A9352A"/>
     <w:rsid w:val="00A95394"/>
     <w:rsid w:val="00A97192"/>
     <w:rsid w:val="00AA1F4C"/>
     <w:rsid w:val="00AA2FDA"/>
     <w:rsid w:val="00AA4129"/>
     <w:rsid w:val="00AB0662"/>
     <w:rsid w:val="00AB185E"/>
     <w:rsid w:val="00AB3555"/>
     <w:rsid w:val="00AB7055"/>
     <w:rsid w:val="00AB7855"/>
     <w:rsid w:val="00AB7EB2"/>
     <w:rsid w:val="00AC0107"/>
     <w:rsid w:val="00AC01C7"/>
     <w:rsid w:val="00AC463A"/>
     <w:rsid w:val="00AC55B8"/>
     <w:rsid w:val="00AD0104"/>
     <w:rsid w:val="00AD0280"/>
     <w:rsid w:val="00AD13A6"/>
     <w:rsid w:val="00AD1CBF"/>
@@ -11408,50 +11469,51 @@
     <w:rsid w:val="00C42F9D"/>
     <w:rsid w:val="00C56689"/>
     <w:rsid w:val="00C65DE1"/>
     <w:rsid w:val="00C671EA"/>
     <w:rsid w:val="00C702B9"/>
     <w:rsid w:val="00C71000"/>
     <w:rsid w:val="00C71639"/>
     <w:rsid w:val="00C75D83"/>
     <w:rsid w:val="00C80205"/>
     <w:rsid w:val="00C806E8"/>
     <w:rsid w:val="00C8080E"/>
     <w:rsid w:val="00C86C76"/>
     <w:rsid w:val="00C878CE"/>
     <w:rsid w:val="00C964EC"/>
     <w:rsid w:val="00CA1B61"/>
     <w:rsid w:val="00CA1DA0"/>
     <w:rsid w:val="00CB31DC"/>
     <w:rsid w:val="00CB7F7C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC5392"/>
     <w:rsid w:val="00CC5491"/>
     <w:rsid w:val="00CC54EC"/>
     <w:rsid w:val="00CC6DA9"/>
     <w:rsid w:val="00CD0C07"/>
     <w:rsid w:val="00CD223F"/>
+    <w:rsid w:val="00CD321C"/>
     <w:rsid w:val="00CD44D3"/>
     <w:rsid w:val="00CD469C"/>
     <w:rsid w:val="00CD5E53"/>
     <w:rsid w:val="00CD7732"/>
     <w:rsid w:val="00CD7753"/>
     <w:rsid w:val="00CE0F25"/>
     <w:rsid w:val="00CE1C37"/>
     <w:rsid w:val="00CE2073"/>
     <w:rsid w:val="00CE37D9"/>
     <w:rsid w:val="00CE3B56"/>
     <w:rsid w:val="00CE4B26"/>
     <w:rsid w:val="00CE66E5"/>
     <w:rsid w:val="00CE733A"/>
     <w:rsid w:val="00CE76AF"/>
     <w:rsid w:val="00CE7B2E"/>
     <w:rsid w:val="00CF47FE"/>
     <w:rsid w:val="00D0085B"/>
     <w:rsid w:val="00D00B8E"/>
     <w:rsid w:val="00D01A1C"/>
     <w:rsid w:val="00D044C4"/>
     <w:rsid w:val="00D0659D"/>
     <w:rsid w:val="00D12671"/>
     <w:rsid w:val="00D15604"/>
     <w:rsid w:val="00D22674"/>
     <w:rsid w:val="00D25A6A"/>
@@ -11591,50 +11653,51 @@
     <w:rsid w:val="00F24AF3"/>
     <w:rsid w:val="00F30DBF"/>
     <w:rsid w:val="00F33C28"/>
     <w:rsid w:val="00F3466D"/>
     <w:rsid w:val="00F35D18"/>
     <w:rsid w:val="00F36928"/>
     <w:rsid w:val="00F40AAD"/>
     <w:rsid w:val="00F40CD9"/>
     <w:rsid w:val="00F43CC3"/>
     <w:rsid w:val="00F46AC4"/>
     <w:rsid w:val="00F470F5"/>
     <w:rsid w:val="00F52CDC"/>
     <w:rsid w:val="00F56085"/>
     <w:rsid w:val="00F56A19"/>
     <w:rsid w:val="00F61AD8"/>
     <w:rsid w:val="00F638CC"/>
     <w:rsid w:val="00F63FDC"/>
     <w:rsid w:val="00F666A1"/>
     <w:rsid w:val="00F705BB"/>
     <w:rsid w:val="00F72521"/>
     <w:rsid w:val="00F763B5"/>
     <w:rsid w:val="00F82392"/>
     <w:rsid w:val="00F82A40"/>
     <w:rsid w:val="00F918F1"/>
     <w:rsid w:val="00F9298F"/>
+    <w:rsid w:val="00F92A1D"/>
     <w:rsid w:val="00F94720"/>
     <w:rsid w:val="00F971EF"/>
     <w:rsid w:val="00FA1829"/>
     <w:rsid w:val="00FA611B"/>
     <w:rsid w:val="00FB6A5D"/>
     <w:rsid w:val="00FB7878"/>
     <w:rsid w:val="00FB7F64"/>
     <w:rsid w:val="00FC0862"/>
     <w:rsid w:val="00FC1E3A"/>
     <w:rsid w:val="00FC7A98"/>
     <w:rsid w:val="00FD0A02"/>
     <w:rsid w:val="00FD1832"/>
     <w:rsid w:val="00FD2A4E"/>
     <w:rsid w:val="00FE0CA5"/>
     <w:rsid w:val="00FE107F"/>
     <w:rsid w:val="00FE1605"/>
     <w:rsid w:val="00FE1DE7"/>
     <w:rsid w:val="00FF0677"/>
     <w:rsid w:val="00FF0B7C"/>
     <w:rsid w:val="00FF160F"/>
     <w:rsid w:val="00FF55C3"/>
     <w:rsid w:val="00FF6E38"/>
     <w:rsid w:val="00FF7627"/>
     <w:rsid w:val="00FF79B6"/>
   </w:rsids>
@@ -14269,51 +14332,51 @@
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CCA8E1B-ECC8-4667-A721-D817DBFB6A94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="42772979-679a-45af-8564-a3577169cbaf"/>
     <ds:schemaRef ds:uri="549c71b7-aadd-438e-a439-516e107c46f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDC66774-4AEB-4464-98E9-34FE51639344}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F9CEEC-6BF8-4F1D-B902-0A453F9A9218}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64EC610D-CB53-454E-8C63-099EF7EEE0A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1033B89-5396-4E03-AA57-3DEFC073D1A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>email.dot</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
   <Words>2739</Words>
   <Characters>15066</Characters>
@@ -14366,27 +14429,30 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Muy amable, muchas gracias</dc:title>
   <dc:subject/>
   <dc:creator>nfernandez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C6FFA327E2B4534CA4405BAE9C2AF67E</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>