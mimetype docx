--- v0 (2026-02-13)
+++ v1 (2026-10-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="5B3E5C24" w14:textId="77777777" w:rsidR="00D712D7" w:rsidRDefault="00D712D7" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71DBBA12" w14:textId="37A88130" w:rsidR="002D2ABD" w:rsidRPr="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -127,120 +127,146 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="054BCDB4">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77pt;height:50pt" o:ole="">
-            <v:imagedata r:id="rId7" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77.4pt;height:49.95pt" o:ole="">
+            <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1829196956" r:id="rId8"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1846328445" r:id="rId11"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2375522B" w14:textId="2D6F2DC1" w:rsidR="002D2ABD" w:rsidRDefault="007E42E8" w:rsidP="002D2ABD">
+    <w:p w14:paraId="2375522B" w14:textId="360936E2" w:rsidR="002D2ABD" w:rsidRDefault="007E42E8" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Cabe señalar, que mediante Circular</w:t>
       </w:r>
       <w:r w:rsidR="00981192">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E42E8">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>MH-DCoP-CIR-0048-2025</w:t>
       </w:r>
-      <w:r w:rsidR="00981192">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> y </w:t>
+      <w:r w:rsidR="008002F8">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34BDE">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34BDE" w:rsidRPr="00A34BDE">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>MH-DCoP-CIR-</w:t>
       </w:r>
       <w:r w:rsidR="00892B24" w:rsidRPr="00892B24">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>MH-DCoP-CIR-00</w:t>
+        <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00892B24">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
       <w:r w:rsidR="00892B24" w:rsidRPr="00892B24">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>-2025</w:t>
       </w:r>
+      <w:r w:rsidR="008002F8">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008002F8">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
       <w:r w:rsidR="00892B24">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00892B24" w:rsidRPr="00892B24">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A34BDE">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00892B24">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>adjuntas,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> se realizaron algunas mejoras para simplificar el trámite del registro, por lo que a continuación se procede a realizar una recopilación </w:t>
       </w:r>
       <w:r w:rsidR="00A44CA1">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">actualizada </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -255,62 +281,62 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C52AA8" w14:textId="77777777" w:rsidR="007E42E8" w:rsidRDefault="007E42E8" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3269857C" w14:textId="2F5A33FD" w:rsidR="007E42E8" w:rsidRDefault="007E42E8" w:rsidP="007E42E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="09D1108D">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:77pt;height:50pt" o:ole="">
-            <v:imagedata r:id="rId7" o:title=""/>
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:77.4pt;height:49.95pt" o:ole="">
+            <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1829196957" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1846328446" r:id="rId12"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00981192">
         <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="3289328C">
-          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:77pt;height:50pt" o:ole="">
-            <v:imagedata r:id="rId7" o:title=""/>
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:77.4pt;height:49.95pt" o:ole="">
+            <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1829196958" r:id="rId10"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1846328447" r:id="rId13"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="5449380B" w14:textId="77777777" w:rsidR="007E42E8" w:rsidRDefault="007E42E8" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DAE46C8" w14:textId="3F37CEA6" w:rsidR="002D2ABD" w:rsidRPr="00A44CA1" w:rsidRDefault="00A44CA1" w:rsidP="00A44CA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -321,841 +347,1017 @@
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">PASOS PARA EL </w:t>
       </w:r>
       <w:r w:rsidR="002D2ABD" w:rsidRPr="00A44CA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>REGISTRO DE COMPRAS EN SICOP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724BA032" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5829A1E1" w14:textId="20ADB931" w:rsidR="007E42E8" w:rsidRPr="00B63AAC" w:rsidRDefault="007E42E8" w:rsidP="007E42E8">
+    <w:p w14:paraId="5829A1E1" w14:textId="695156D6" w:rsidR="007E42E8" w:rsidRPr="00371ED7" w:rsidRDefault="007E42E8" w:rsidP="007E42E8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63AAC">
+      <w:r w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>El funcionario encargado de registrar las compras de caja chica en el sistema SICOP, deberá estar autenticado en la plataforma y contar con el perfil “Operador de portal” para que pueda llevar a cabo el registro de las compras con caja chica, para lo cual debe hacer inicio de sesión</w:t>
       </w:r>
-      <w:r w:rsidR="00B02E5C">
+      <w:r w:rsidR="00B02E5C" w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y en la pantalla principal de SICOP, se debe dirigir a</w:t>
       </w:r>
-      <w:r w:rsidR="0040352F">
+      <w:r w:rsidR="0040352F" w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la opción “Avisos institucionales” visible al </w:t>
       </w:r>
-      <w:r w:rsidR="00564F43">
+      <w:r w:rsidR="00564F43" w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>final de la pantalla</w:t>
       </w:r>
-      <w:r w:rsidR="0040352F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B63AAC">
+      <w:r w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46032AE1" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CC764A7" w14:textId="4CE109DE" w:rsidR="002D2ABD" w:rsidRDefault="000345B4" w:rsidP="00B63AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="486ACBAE" wp14:editId="0AC642CB">
             <wp:extent cx="6826250" cy="2476500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="484550996" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6826250" cy="2476500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B409CA" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="164845A6" w14:textId="0FD851E6" w:rsidR="002D2ABD" w:rsidRPr="00B63AAC" w:rsidRDefault="00BE5C59" w:rsidP="00B63AAC">
+    <w:p w14:paraId="164845A6" w14:textId="0FD851E6" w:rsidR="002D2ABD" w:rsidRPr="00371ED7" w:rsidRDefault="00BE5C59" w:rsidP="00B63AAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Se mostrará la pantalla “Listado de avisos por institución”, </w:t>
       </w:r>
-      <w:r w:rsidR="008F75EF">
+      <w:r w:rsidR="008F75EF" w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>al final de la pantalla seleccionar el botón “Registrar compra con caja chica”</w:t>
       </w:r>
-      <w:r w:rsidR="00B63AAC" w:rsidRPr="00B63AAC">
+      <w:r w:rsidR="00B63AAC" w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BAF9C95" w14:textId="51D16145" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73D57BCE" w14:textId="6B939DE8" w:rsidR="002D2ABD" w:rsidRDefault="007E4528" w:rsidP="00B63AAC">
+    <w:p w14:paraId="73D57BCE" w14:textId="535C7B34" w:rsidR="002D2ABD" w:rsidRDefault="007E4528" w:rsidP="00B63AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62099E3C" wp14:editId="48CB5A39">
             <wp:extent cx="4211955" cy="4679950"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="404697468" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4215083" cy="4683426"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F29171A" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14C7BD0C" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F48BB31" w14:textId="35C5F66E" w:rsidR="002D2ABD" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
+    <w:p w14:paraId="5F48BB31" w14:textId="35C5F66E" w:rsidR="002D2ABD" w:rsidRPr="00371ED7" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00371ED7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Sistema muestra la pantalla “Registro de avisos por institución”, en</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54316" w:rsidRPr="00371ED7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371ED7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>el campo de “Clasificación”, ya se indica que corresponde a una caja chica, sin opción de ser modificado. El usuario procede a completar el formulario</w:t>
+      </w:r>
+      <w:r w:rsidR="00077825" w:rsidRPr="00371ED7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63AAC">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Sistema muestra la pantalla “Registro de avisos por institución”, en el campo de “Clasificación”, ya se indica que corresponde a una caja chica, sin opción de ser modificado. El usuario procede a completar el formulario y su correspondiente publicación.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C47DAB4" w14:textId="77777777" w:rsidR="00B63AAC" w:rsidRPr="00B63AAC" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
+        <w:t>y su correspondiente publicación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371ED7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C47DAB4" w14:textId="77777777" w:rsidR="00B63AAC" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7874FF0A" w14:textId="4BC5F78B" w:rsidR="002D2ABD" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
+    <w:p w14:paraId="7874FF0A" w14:textId="1E1033F8" w:rsidR="002D2ABD" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63AAC">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="335B3E44" wp14:editId="0308FF08">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="19050" b="21590"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="335B3E44" wp14:editId="60C2C905">
+            <wp:extent cx="4194505" cy="2960643"/>
+            <wp:effectExtent l="19050" t="19050" r="15875" b="11430"/>
             <wp:docPr id="721082005" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3856079" cy="2721769"/>
+                      <a:ext cx="4231238" cy="2986570"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A73089C" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
+    <w:p w14:paraId="2AF14701" w14:textId="77777777" w:rsidR="00204F20" w:rsidRDefault="00204F20" w:rsidP="002D2ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1377EBD7" w14:textId="77777777" w:rsidR="00204F20" w:rsidRDefault="00204F20" w:rsidP="002D2ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AAFC958" w14:textId="77777777" w:rsidR="00204F20" w:rsidRDefault="00204F20" w:rsidP="002D2ABD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A73089C" w14:textId="6070BF1E" w:rsidR="002D2ABD" w:rsidRDefault="00630555" w:rsidP="00204F20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asimismo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64DA6">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al subir documentos se deberá </w:t>
+      </w:r>
+      <w:r w:rsidR="007520C1">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>atender</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64DA6">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las siguientes consideraciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A6624D" w14:textId="77777777" w:rsidR="00F64DA6" w:rsidRDefault="00F64DA6" w:rsidP="00204F20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CBABF44" w14:textId="640B63BA" w:rsidR="00204F20" w:rsidRDefault="00F64DA6" w:rsidP="00F64DA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DA6">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64763D5A" wp14:editId="271C9F28">
+            <wp:extent cx="5239481" cy="1152686"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="976416455" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="976416455" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5239481" cy="1152686"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C09C5E4" w14:textId="77777777" w:rsidR="00204F20" w:rsidRDefault="00204F20" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482250CB" w14:textId="65BF3DE5" w:rsidR="00B63AAC" w:rsidRPr="00B63AAC" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63AAC">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Realizado lo anterior, al final del formulario el sistema habilitará el botón llamado “Publicar”, al oprimirlo el sistema desplegará la sección “Consulta de avisos por institución”, donde se visualiza la información que se ha publicado en la pestaña “Caja chica”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDD6013" w14:textId="77777777" w:rsidR="00B63AAC" w:rsidRPr="00B63AAC" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
+    <w:p w14:paraId="0FDD6013" w14:textId="77777777" w:rsidR="00B63AAC" w:rsidRDefault="00B63AAC" w:rsidP="007046C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="678251C3" w14:textId="77777777" w:rsidR="00B63AAC" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63AAC">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>El sistema mostrará los botones “Listado, Modificar, Eliminar”, los cuales realizará las funciones de acuerdo a lo que el funcionario desee realizar:</w:t>
+        <w:t xml:space="preserve">El sistema mostrará los botones “Listado, Modificar, Eliminar”, los cuales realizará las funciones </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B63AAC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de acuerdo a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B63AAC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lo que el funcionario desee realizar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442B0C0C" w14:textId="77777777" w:rsidR="00B63AAC" w:rsidRPr="00B63AAC" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D8793C3" w14:textId="77777777" w:rsidR="00B63AAC" w:rsidRPr="00B63AAC" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F64DA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a) Listado:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63AAC">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>a) Listado: Lleva al funcionario al listado de avisos publicados.</w:t>
+        <w:t xml:space="preserve"> Lleva al funcionario al listado de avisos publicados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253C653A" w14:textId="77777777" w:rsidR="00B63AAC" w:rsidRPr="00B63AAC" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F64DA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>b) Modificar:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63AAC">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>b) Modificar: Permite modificar el aviso publicado.</w:t>
+        <w:t xml:space="preserve"> Permite modificar el aviso publicado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B00BA89" w14:textId="19041D31" w:rsidR="002D2ABD" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F64DA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>c) Eliminar:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B63AAC">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>c) Eliminar: Permite eliminar el aviso publicado.</w:t>
+        <w:t xml:space="preserve"> Permite eliminar el aviso publicado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2020BBBB" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F5E7BF3" w14:textId="4069AC34" w:rsidR="002D2ABD" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63AAC">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CF27AF2" wp14:editId="4BFC1807">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="8890" b="7620"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CF27AF2" wp14:editId="161981AB">
+            <wp:extent cx="5296205" cy="4304119"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="2067871380" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3564420" cy="2896732"/>
+                      <a:ext cx="5325248" cy="4327721"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F23647" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78E3A963" w14:textId="2E722EA4" w:rsidR="002D2ABD" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
+    <w:p w14:paraId="78E3A963" w14:textId="2E722EA4" w:rsidR="002D2ABD" w:rsidRPr="00371ED7" w:rsidRDefault="00B63AAC" w:rsidP="00B63AAC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63AAC">
+      <w:r w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Una vez finalizada la publicación, el aviso se mostrará </w:t>
       </w:r>
-      <w:r w:rsidR="00F86400" w:rsidRPr="00F86400">
-[...11 lines deleted...]
-      <w:r w:rsidR="002D0B48">
+      <w:r w:rsidR="00F86400" w:rsidRPr="00371ED7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en la pantalla “Avisos institucionales”, </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0B48" w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ingresando por la página </w:t>
       </w:r>
-      <w:r w:rsidR="00F86400" w:rsidRPr="00F86400">
+      <w:r w:rsidR="00F86400" w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>principal de SICOP</w:t>
       </w:r>
-      <w:r w:rsidR="002D0B48">
+      <w:r w:rsidR="002D0B48" w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F86400" w:rsidRPr="00F86400">
+      <w:r w:rsidR="00F86400" w:rsidRPr="00371ED7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5C0329" w14:textId="77777777" w:rsidR="001C179D" w:rsidRPr="00B63AAC" w:rsidRDefault="001C179D" w:rsidP="001C179D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3F34F5" w14:textId="678E941C" w:rsidR="002D2ABD" w:rsidRDefault="00832720" w:rsidP="00832720">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63D4D421" wp14:editId="47B38EEE">
             <wp:extent cx="6073612" cy="2203450"/>
             <wp:effectExtent l="0" t="0" r="3810" b="6350"/>
             <wp:docPr id="1509623534" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6079529" cy="2205597"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA72147" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D1ED0D" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="005F641F" w14:textId="2649CA7B" w:rsidR="00B80A66" w:rsidRDefault="00B80A66" w:rsidP="00B80A66">
+    <w:p w14:paraId="005F641F" w14:textId="2649CA7B" w:rsidR="00B80A66" w:rsidRDefault="00B80A66" w:rsidP="00C05B16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64694EEF" wp14:editId="294B0AC5">
             <wp:extent cx="4495800" cy="3197570"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="863623776" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4509178" cy="3207085"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F708AA1" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
+    <w:p w14:paraId="1F708AA1" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="001224C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF4ACF7" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F3CE03B" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C4622D8" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="178DE30F" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
+    <w:p w14:paraId="178DE30F" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="007B086F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42A564FD" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D36B537" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -1184,189 +1386,224 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1930F16A" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C601FF5" w14:textId="77777777" w:rsidR="002D2ABD" w:rsidRPr="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D2ABD" w:rsidRPr="002D2ABD" w:rsidSect="00B63AAC">
-      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="709" w:right="758" w:bottom="284" w:left="709" w:header="568" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7147D9C4" w14:textId="77777777" w:rsidR="008A5D40" w:rsidRDefault="008A5D40" w:rsidP="002D2ABD">
+    <w:p w14:paraId="6EC934FD" w14:textId="77777777" w:rsidR="002D3A49" w:rsidRDefault="002D3A49" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2453ACE5" w14:textId="77777777" w:rsidR="008A5D40" w:rsidRDefault="008A5D40" w:rsidP="002D2ABD">
+    <w:p w14:paraId="5CB5D6C8" w14:textId="77777777" w:rsidR="002D3A49" w:rsidRDefault="002D3A49" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0D90D0C7" w14:textId="77777777" w:rsidR="002D3A49" w:rsidRDefault="002D3A49">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F683C72" w14:textId="77777777" w:rsidR="008A5D40" w:rsidRDefault="008A5D40" w:rsidP="002D2ABD">
+    <w:p w14:paraId="7044F059" w14:textId="77777777" w:rsidR="002D3A49" w:rsidRDefault="002D3A49" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="469689AA" w14:textId="77777777" w:rsidR="008A5D40" w:rsidRDefault="008A5D40" w:rsidP="002D2ABD">
+    <w:p w14:paraId="75CFFE12" w14:textId="77777777" w:rsidR="002D3A49" w:rsidRDefault="002D3A49" w:rsidP="002D2ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="53E410F1" w14:textId="77777777" w:rsidR="002D3A49" w:rsidRDefault="002D3A49">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="1B961F0F" w14:textId="68173B28" w:rsidR="002D2ABD" w:rsidRDefault="002D2ABD" w:rsidP="002D2ABD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:kern w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
         <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
           <w14:srgbClr w14:val="6E747A">
             <w14:alpha w14:val="57000"/>
           </w14:srgbClr>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:round/>
         </w14:textOutline>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39610FF2" wp14:editId="68E76C3F">
+        <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39610FF2" wp14:editId="68E76C3F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-276131</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="437566" cy="491876"/>
           <wp:effectExtent l="0" t="0" r="635" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="2063676748" name="Imagen 2063676748" descr="Imagen que contiene cuerda, estatua, viejo, hombre&#10;&#10;Descripción generada automáticamente"/>
+          <wp:docPr id="1243345398" name="Imagen 1243345398" descr="Imagen que contiene cuerda, estatua, viejo, hombre&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Imagen 24" descr="Imagen que contiene cuerda, estatua, viejo, hombre&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="-69" t="-61" r="-69" b="-61"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -1440,127 +1677,242 @@
             <w14:alpha w14:val="57000"/>
           </w14:srgbClr>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:round/>
         </w14:textOutline>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:kern w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="238DB0EA" wp14:editId="4FA786B3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="238DB0EA" wp14:editId="4FA786B3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-18259</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>61887</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6872024" cy="16830"/>
               <wp:effectExtent l="0" t="0" r="24130" b="21590"/>
               <wp:wrapNone/>
               <wp:docPr id="969597445" name="Conector recto 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6872024" cy="16830"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="19050"/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="2C7B2274" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-1.45pt,4.85pt" to="539.65pt,6.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlmk8qswEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvRfYPwi6L3ayNc2MOD20WC/F&#10;WrTb7qpMxQIkUZC02Pn7UXLqFlsxYMMugizyPb5H0tvL0Rp2gBA1upYvFzVn4CR22u1b/u3r5/cb&#10;zmISrhMGHbT8CJFf7t6dbQffwAp7NB0ERiQuNoNveZ+Sb6oqyh6siAv04CioMFiR6DPsqy6Igdit&#10;qVZ1va4GDJ0PKCFGer2egnxX+JUCme6UipCYaTlpS+UM5XzKZ7XbimYfhO+1PMkQ/6DCCu2o6Ex1&#10;LZJgP4L+jcpqGTCiSguJtkKltITigdws61/cPPbCQ/FCzYl+blP8f7Tyy+HK3Qdqw+BjE/19yC5G&#10;FSxTRvvvNNPii5SysbTtOLcNxsQkPa43F6t69ZEzSbHlevOhtLWaaDKdDzHdAFqWLy032mVXohGH&#10;25ioNKU+p+Rn49hARJ/q84noRVm5paOBKe0BFNMdKZg0lqWBKxPYQdC4hZTg0jKPmAoYR9kZprQx&#10;M7AuOv4IPOVnKJSF+hvwjCiV0aUZbLXD8Fb1ND5LVlM+yX/lO1+fsDuWmZUAbUZxeNrivHqvvwv8&#10;5V/b/QQAAP//AwBQSwMEFAAGAAgAAAAhAPlBTVTeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IfQdrkbi1NgE1JMSpqv5x4EThAdx4SaLa6zR22tCnxz3BbVYzmvm2WIzWsDP2vnUk&#10;4XEmgCFVTrdUS/j63E5fgPmgSCvjCCX8oIdFObkrVK7dhT7wvA81iyXkcyWhCaHLOfdVg1b5meuQ&#10;ovfteqtCPPua615dYrk1PBFizq1qKS40qsNVg9VxP1gJG5Fy89bW6/lxe9rsrnz9vhuuUj7cj8tX&#10;YAHH8BeGG35EhzIyHdxA2jMjYZpkMSkhS4HdbJFmT8AOUSXPwMuC/3+g/AUAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAlmk8qswEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD5QU1U3gAAAAgBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#156082 [3204]" strokeweight="1.5pt">
+            <v:line w14:anchorId="4AC4DF5C" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-1.45pt,4.85pt" to="539.65pt,6.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlmk8qswEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvRfYPwi6L3ayNc2MOD20WC/F&#10;WrTb7qpMxQIkUZC02Pn7UXLqFlsxYMMugizyPb5H0tvL0Rp2gBA1upYvFzVn4CR22u1b/u3r5/cb&#10;zmISrhMGHbT8CJFf7t6dbQffwAp7NB0ERiQuNoNveZ+Sb6oqyh6siAv04CioMFiR6DPsqy6Igdit&#10;qVZ1va4GDJ0PKCFGer2egnxX+JUCme6UipCYaTlpS+UM5XzKZ7XbimYfhO+1PMkQ/6DCCu2o6Ex1&#10;LZJgP4L+jcpqGTCiSguJtkKltITigdws61/cPPbCQ/FCzYl+blP8f7Tyy+HK3Qdqw+BjE/19yC5G&#10;FSxTRvvvNNPii5SysbTtOLcNxsQkPa43F6t69ZEzSbHlevOhtLWaaDKdDzHdAFqWLy032mVXohGH&#10;25ioNKU+p+Rn49hARJ/q84noRVm5paOBKe0BFNMdKZg0lqWBKxPYQdC4hZTg0jKPmAoYR9kZprQx&#10;M7AuOv4IPOVnKJSF+hvwjCiV0aUZbLXD8Fb1ND5LVlM+yX/lO1+fsDuWmZUAbUZxeNrivHqvvwv8&#10;5V/b/QQAAP//AwBQSwMEFAAGAAgAAAAhAPlBTVTeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IfQdrkbi1NgE1JMSpqv5x4EThAdx4SaLa6zR22tCnxz3BbVYzmvm2WIzWsDP2vnUk&#10;4XEmgCFVTrdUS/j63E5fgPmgSCvjCCX8oIdFObkrVK7dhT7wvA81iyXkcyWhCaHLOfdVg1b5meuQ&#10;ovfteqtCPPua615dYrk1PBFizq1qKS40qsNVg9VxP1gJG5Fy89bW6/lxe9rsrnz9vhuuUj7cj8tX&#10;YAHH8BeGG35EhzIyHdxA2jMjYZpkMSkhS4HdbJFmT8AOUSXPwMuC/3+g/AUAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAlmk8qswEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD5QU1U3gAAAAgBAAAPAAAAAAAAAAAAAAAAAA0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#156082 [3204]" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73D327FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9CF62F66"/>
+    <w:lvl w:ilvl="0" w:tplc="140A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="140A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="140A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="140A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="140A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="140A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="140A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="140A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="140A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F43547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="09EE5662"/>
-    <w:lvl w:ilvl="0" w:tplc="140A000F">
+    <w:tmpl w:val="0656783E"/>
+    <w:lvl w:ilvl="0" w:tplc="569AC866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="140A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -1593,125 +1945,240 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1502892674">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="507445443">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="180"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2053"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D2ABD"/>
+    <w:rsid w:val="00002E7B"/>
     <w:rsid w:val="000345B4"/>
+    <w:rsid w:val="00077825"/>
+    <w:rsid w:val="000864BB"/>
+    <w:rsid w:val="00096D1C"/>
+    <w:rsid w:val="000A4092"/>
     <w:rsid w:val="000D37F6"/>
+    <w:rsid w:val="000E2AD6"/>
+    <w:rsid w:val="000F1955"/>
+    <w:rsid w:val="000F36B1"/>
+    <w:rsid w:val="00101A89"/>
+    <w:rsid w:val="00101BFA"/>
     <w:rsid w:val="00115684"/>
+    <w:rsid w:val="001224C7"/>
+    <w:rsid w:val="001429A6"/>
+    <w:rsid w:val="0019639C"/>
     <w:rsid w:val="001C179D"/>
+    <w:rsid w:val="00203B95"/>
+    <w:rsid w:val="00204F20"/>
+    <w:rsid w:val="00212890"/>
+    <w:rsid w:val="00224489"/>
+    <w:rsid w:val="002803C1"/>
+    <w:rsid w:val="002C7019"/>
+    <w:rsid w:val="002C73F1"/>
     <w:rsid w:val="002D0B48"/>
     <w:rsid w:val="002D2ABD"/>
+    <w:rsid w:val="002D3A49"/>
+    <w:rsid w:val="00305C4E"/>
+    <w:rsid w:val="00307786"/>
+    <w:rsid w:val="00346D76"/>
+    <w:rsid w:val="00357671"/>
+    <w:rsid w:val="00371ED7"/>
+    <w:rsid w:val="00376004"/>
+    <w:rsid w:val="003F738D"/>
     <w:rsid w:val="0040352F"/>
+    <w:rsid w:val="00424D05"/>
+    <w:rsid w:val="00454B2C"/>
+    <w:rsid w:val="004B13F1"/>
+    <w:rsid w:val="004E6F0C"/>
+    <w:rsid w:val="004F16F6"/>
+    <w:rsid w:val="00545C32"/>
+    <w:rsid w:val="00550D74"/>
     <w:rsid w:val="00564F43"/>
+    <w:rsid w:val="0057088A"/>
+    <w:rsid w:val="005C6B51"/>
+    <w:rsid w:val="005E2E1A"/>
+    <w:rsid w:val="005F3FD7"/>
+    <w:rsid w:val="006120F5"/>
+    <w:rsid w:val="00630555"/>
     <w:rsid w:val="00640750"/>
+    <w:rsid w:val="00644852"/>
+    <w:rsid w:val="0064634E"/>
+    <w:rsid w:val="006623B0"/>
+    <w:rsid w:val="00664EC7"/>
+    <w:rsid w:val="006A4B4A"/>
+    <w:rsid w:val="006C082C"/>
+    <w:rsid w:val="006C36A1"/>
+    <w:rsid w:val="00702B6F"/>
+    <w:rsid w:val="007046C4"/>
+    <w:rsid w:val="00724AFC"/>
+    <w:rsid w:val="007520C1"/>
+    <w:rsid w:val="00795381"/>
+    <w:rsid w:val="007B086F"/>
     <w:rsid w:val="007E42E8"/>
     <w:rsid w:val="007E4528"/>
+    <w:rsid w:val="007E6A66"/>
+    <w:rsid w:val="008002F8"/>
+    <w:rsid w:val="0080612D"/>
+    <w:rsid w:val="00814769"/>
     <w:rsid w:val="00832720"/>
+    <w:rsid w:val="00846155"/>
+    <w:rsid w:val="0084787F"/>
+    <w:rsid w:val="00851D35"/>
+    <w:rsid w:val="00880EF9"/>
     <w:rsid w:val="00892B24"/>
     <w:rsid w:val="008A5D40"/>
+    <w:rsid w:val="008B4061"/>
+    <w:rsid w:val="008C6D07"/>
+    <w:rsid w:val="008D180C"/>
+    <w:rsid w:val="008E56CA"/>
     <w:rsid w:val="008F75EF"/>
+    <w:rsid w:val="00961C5B"/>
     <w:rsid w:val="00981192"/>
+    <w:rsid w:val="009A6A08"/>
+    <w:rsid w:val="009A714C"/>
+    <w:rsid w:val="00A34BDE"/>
+    <w:rsid w:val="00A4146B"/>
     <w:rsid w:val="00A44CA1"/>
+    <w:rsid w:val="00A72A47"/>
+    <w:rsid w:val="00A77F42"/>
     <w:rsid w:val="00B02E5C"/>
+    <w:rsid w:val="00B31575"/>
+    <w:rsid w:val="00B54316"/>
+    <w:rsid w:val="00B57720"/>
     <w:rsid w:val="00B63AAC"/>
     <w:rsid w:val="00B80A66"/>
+    <w:rsid w:val="00B92E60"/>
+    <w:rsid w:val="00BB31A5"/>
     <w:rsid w:val="00BE5C59"/>
+    <w:rsid w:val="00C05B16"/>
+    <w:rsid w:val="00C07C29"/>
+    <w:rsid w:val="00C21E47"/>
     <w:rsid w:val="00C30C78"/>
+    <w:rsid w:val="00C44A0C"/>
+    <w:rsid w:val="00C66824"/>
+    <w:rsid w:val="00C77765"/>
+    <w:rsid w:val="00CB65CF"/>
+    <w:rsid w:val="00CC7E79"/>
+    <w:rsid w:val="00CD52A9"/>
+    <w:rsid w:val="00CE0688"/>
+    <w:rsid w:val="00D155D2"/>
+    <w:rsid w:val="00D202F3"/>
+    <w:rsid w:val="00D3269B"/>
+    <w:rsid w:val="00D45B61"/>
+    <w:rsid w:val="00D54E6E"/>
     <w:rsid w:val="00D712D7"/>
+    <w:rsid w:val="00D776CB"/>
+    <w:rsid w:val="00D77C7C"/>
+    <w:rsid w:val="00D94EB3"/>
+    <w:rsid w:val="00DA08B7"/>
+    <w:rsid w:val="00DA3D96"/>
+    <w:rsid w:val="00DE112E"/>
+    <w:rsid w:val="00DF192E"/>
+    <w:rsid w:val="00E70783"/>
+    <w:rsid w:val="00EF7BE3"/>
+    <w:rsid w:val="00F33E0E"/>
+    <w:rsid w:val="00F64DA6"/>
+    <w:rsid w:val="00F85488"/>
     <w:rsid w:val="00F86400"/>
     <w:rsid w:val="00FA41A3"/>
+    <w:rsid w:val="00FD0C69"/>
+    <w:rsid w:val="00FD24E0"/>
+    <w:rsid w:val="00FD3F87"/>
+    <w:rsid w:val="00FE5F29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2053"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="207A5214"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C3553930-126B-4C8B-AB85-DF906AFD3DB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -2652,55 +3119,55 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D2ABD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2967,52 +3434,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100C6FFA327E2B4534CA4405BAE9C2AF67E" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="eb3c7004a543e14b78390c4d266d9187">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="42772979-679a-45af-8564-a3577169cbaf" xmlns:ns3="549c71b7-aadd-438e-a439-516e107c46f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16fb0d72177ad22080e7090a7cfa0534" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100C6FFA327E2B4534CA4405BAE9C2AF67E" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1cc893ac107ae2c6f3b18bda9ccb2c2b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="42772979-679a-45af-8564-a3577169cbaf" xmlns:ns3="549c71b7-aadd-438e-a439-516e107c46f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c4e2ad549c539a45f0844a5e5eafe633" ns2:_="" ns3:_="">
     <xsd:import namespace="42772979-679a-45af-8564-a3577169cbaf"/>
     <xsd:import namespace="549c71b7-aadd-438e-a439-516e107c46f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3242,93 +3709,122 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="42772979-679a-45af-8564-a3577169cbaf">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="549c71b7-aadd-438e-a439-516e107c46f0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45FDCB37-4542-4044-93D6-64E2A2C234F9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25F1635F-9913-4B42-B0EC-941588EC72B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="42772979-679a-45af-8564-a3577169cbaf"/>
+    <ds:schemaRef ds:uri="549c71b7-aadd-438e-a439-516e107c46f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E2FB18-BB54-472A-93EE-9BA9580A37C4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A762490D-3519-4134-98CA-46AE729AEC09}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D13D30A2-C226-44C8-8CEB-04998DF6F51F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{614E1E8D-158D-4800-A83C-C25D18568BF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="42772979-679a-45af-8564-a3577169cbaf"/>
+    <ds:schemaRef ds:uri="549c71b7-aadd-438e-a439-516e107c46f0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>350</Words>
-  <Characters>1930</Characters>
+  <Words>364</Words>
+  <Characters>2002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2276</CharactersWithSpaces>
+  <CharactersWithSpaces>2362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karolyn Piedra Mora</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100C6FFA327E2B4534CA4405BAE9C2AF67E</vt:lpwstr>
   </property>
 </Properties>
 </file>