--- v0 (2025-11-18)
+++ v1 (2026-04-28)
@@ -1389,135 +1389,261 @@
         </w:rPr>
         <w:t>TRÁMITE DE LA MODIFICACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C5B6CC" w14:textId="77777777" w:rsidR="006F5CD8" w:rsidRDefault="003606A9" w:rsidP="006A43B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003606A9">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">VERIFICACIÓN DE CONDICIONES PREVIO A ELABORAR ADENDA DEL CONTRATO Y SU NOTIFICACIÓN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7B82A0" w14:textId="5FC07D25" w:rsidR="003606A9" w:rsidRPr="003606A9" w:rsidRDefault="007A1538" w:rsidP="006A43B4">
+    <w:p w14:paraId="23D357DB" w14:textId="049E6E81" w:rsidR="00E72A52" w:rsidRDefault="00E72A52" w:rsidP="006A43B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>ELABORACÓN DE LA ADENDA DEL CONTRATO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E6796B" w14:textId="77F713F3" w:rsidR="002A4E17" w:rsidRDefault="002A4E17" w:rsidP="006A43B4">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>APROBACIÓN DE CONTRATO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62029034" w14:textId="331C340F" w:rsidR="00E72A52" w:rsidRDefault="00E72A52" w:rsidP="006A43B4">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>CONTINUIDAD DE LA CONFECCIÓN DEL CONTRATO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7B82A0" w14:textId="5FC07D25" w:rsidR="003606A9" w:rsidRDefault="007A1538" w:rsidP="006A43B4">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>NOTIFICACIÓN A VEC PARA REGISTRO DE LA FECHA DE INICIO</w:t>
       </w:r>
       <w:r w:rsidR="003606A9" w:rsidRPr="003606A9">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="175B1E4D" w14:textId="77777777" w:rsidR="002A4E17" w:rsidRPr="003606A9" w:rsidRDefault="002A4E17" w:rsidP="002A4E17">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0BA72428" w14:textId="7CF2FDC7" w:rsidR="007D4B94" w:rsidRDefault="00313EEC" w:rsidP="006A43B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00872DA6" w:rsidRPr="00872DA6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00872DA6" w:rsidRPr="00872DA6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t>TEMAS VARIOS RELACIONADOS A LA EJECUCIÓN CONTRACTUAL Y REAJUSTE DE PRECIOS (VEC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2317C872" w14:textId="627186B1" w:rsidR="00D13A0E" w:rsidRDefault="00D13A0E" w:rsidP="00872DA6">
+    <w:p w14:paraId="18C96324" w14:textId="77777777" w:rsidR="00C86B39" w:rsidRDefault="00C86B39" w:rsidP="00872DA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="22D37CBE" w14:textId="77777777" w:rsidR="00C86B39" w:rsidRDefault="00C86B39" w:rsidP="00872DA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C51D36" w14:textId="77777777" w:rsidR="00C86B39" w:rsidRDefault="00C86B39" w:rsidP="00872DA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEB7E74" w14:textId="77777777" w:rsidR="00C86B39" w:rsidRDefault="00C86B39" w:rsidP="00872DA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F80808" w14:textId="77777777" w:rsidR="00C86B39" w:rsidRDefault="00C86B39" w:rsidP="00872DA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310825AC" w14:textId="77777777" w:rsidR="00C86B39" w:rsidRDefault="00C86B39" w:rsidP="00872DA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D058376" w14:textId="77777777" w:rsidR="00C86B39" w:rsidRDefault="00C86B39" w:rsidP="00872DA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="384926DE" w14:textId="77777777" w:rsidR="00D13A0E" w:rsidRDefault="00D13A0E" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FF9E3D8" w14:textId="4142C861" w:rsidR="00771B71" w:rsidRPr="009841E8" w:rsidRDefault="005B7E67" w:rsidP="009841E8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
@@ -10154,51 +10280,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="02927E6F">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77.75pt;height:49.9pt" o:ole="">
             <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1811338929" r:id="rId32"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1835519445" r:id="rId32"/>
         </w:object>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="009774BE" w:rsidRPr="00183EB7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:cr/>
       </w:r>
     </w:p>
     <w:p w14:paraId="081E95BD" w14:textId="15FB6CA8" w:rsidR="00E37846" w:rsidRPr="00ED7656" w:rsidRDefault="001B732F" w:rsidP="00ED7656">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE076F">
         <w:rPr>
@@ -10485,51 +10611,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>A continuación, se anexa manual con los pasos a seguir para proceder con la elaboración de contratos con firma del contratista:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D490BA3" w14:textId="2A4C39E1" w:rsidR="00A86FA7" w:rsidRPr="00DC7D76" w:rsidRDefault="003567B9" w:rsidP="005278AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="42AA018C">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:77.75pt;height:49.9pt" o:ole="">
             <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1811338930" r:id="rId34"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1835519446" r:id="rId34"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE13123" w14:textId="43270F70" w:rsidR="006F6864" w:rsidRPr="00DC7D76" w:rsidRDefault="006F6864" w:rsidP="005278AB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33A12B23" w14:textId="77777777" w:rsidR="00572B31" w:rsidRPr="00DC7D76" w:rsidRDefault="00572B31" w:rsidP="00116D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -10549,111 +10675,199 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663104">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Elaboración De Contratos Que Requieren Aprobación Interna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBAE6C4" w14:textId="77777777" w:rsidR="005D5787" w:rsidRPr="00DC7D76" w:rsidRDefault="005D5787" w:rsidP="005D5787">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35E1716A" w14:textId="77777777" w:rsidR="00604F3D" w:rsidRPr="00DC7D76" w:rsidRDefault="00D6790E" w:rsidP="00FB2832">
+    <w:p w14:paraId="35E1716A" w14:textId="77777777" w:rsidR="00604F3D" w:rsidRDefault="00D6790E" w:rsidP="00FB2832">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Este es el contrato que se recomienda utilizar a los funcionarios de la </w:t>
       </w:r>
       <w:r w:rsidR="0032549A" w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Dirección Jurídica, ya que abarca las aprobaciones del órgano superior de la institución, lo cual se apega a lo </w:t>
       </w:r>
       <w:r w:rsidR="008212C1" w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">que se estila para este tipo de contratos confeccionados por </w:t>
       </w:r>
       <w:r w:rsidR="005B3980" w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>parte de dicha</w:t>
       </w:r>
       <w:r w:rsidR="008212C1" w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dirección. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="03D9A52C" w14:textId="77777777" w:rsidR="00EF5FCB" w:rsidRDefault="00EF5FCB" w:rsidP="00FB2832">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0ECE99" w14:textId="1C768324" w:rsidR="00EF5FCB" w:rsidRDefault="00EF5FCB" w:rsidP="00EF5FCB">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Para una mayor explicación de los pasos a seguir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5787">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se anexa manual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para atender este tipo de contratos. Se aclara que el mismo no incluye el paso de firma del contratista; sin embargo, en </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>apartado a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>nterior se incorporó este paso para conocimiento del momento en que debe atenderse dicho trámite:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D07B747" w14:textId="088CA1D3" w:rsidR="00EF5FCB" w:rsidRPr="00DC7D76" w:rsidRDefault="00EF5FCB" w:rsidP="00EF5FCB">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="1399A647">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:77.75pt;height:49.9pt" o:ole="">
+            <v:imagedata r:id="rId31" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1835519447" r:id="rId35"/>
+        </w:object>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="56667453" w14:textId="45DEDAC8" w:rsidR="00412320" w:rsidRPr="00DC7D76" w:rsidRDefault="00412320" w:rsidP="00412320">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En este tipo de contrato, el encargado del trámite, al finalizar la elaboración del contrato deberá remitirlo a aprobación</w:t>
       </w:r>
       <w:r w:rsidR="00581AF8" w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
       <w:r w:rsidR="00581AF8" w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Jefatura del Área de Contratación Administrativa</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (el sistema dispone de un máximo de 3 aprobadores).</w:t>
@@ -10713,51 +10927,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01D6AE83" wp14:editId="23F1964F">
             <wp:extent cx="5976519" cy="351111"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="176196427" name="Imagen 176196427"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35">
+                    <a:blip r:embed="rId36">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6169564" cy="362452"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -10823,51 +11037,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06200974" wp14:editId="16176CD4">
             <wp:extent cx="5376672" cy="1797426"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1404824435" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1404824435" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36" cstate="print">
+                    <a:blip r:embed="rId37" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5444805" cy="1820203"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -10954,51 +11168,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BB6B1A6" wp14:editId="4AC9DC5C">
             <wp:extent cx="4835348" cy="3116580"/>
             <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
             <wp:docPr id="660488103" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="660488103" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId38">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4848332" cy="3124949"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11026,50 +11240,51 @@
     <w:p w14:paraId="2BD63C7E" w14:textId="77777777" w:rsidR="00967D82" w:rsidRPr="00DC7D76" w:rsidRDefault="00967D82" w:rsidP="00967D82">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cambiar Aprobador:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> el Aprobador podrá trasladar la aprobación a otro Aprobador, para lo cual deberá seleccionar el nombre de dicho aprobador en el botón </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Buscar</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, brindar la justificación del cambio en el campo </w:t>
       </w:r>
@@ -11115,70 +11330,69 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DB813E" w14:textId="77777777" w:rsidR="00967D82" w:rsidRPr="00DC7D76" w:rsidRDefault="00967D82" w:rsidP="00967D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D1791F5" wp14:editId="4C474A5B">
             <wp:extent cx="5186477" cy="2373660"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="834652561" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Imagen 3" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38">
+                    <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5201594" cy="2380579"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11373,51 +11587,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39CFB726" wp14:editId="52CAAFA2">
             <wp:extent cx="5107382" cy="2152373"/>
             <wp:effectExtent l="57150" t="57150" r="93345" b="95885"/>
             <wp:docPr id="1429177563" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1429177563" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5135871" cy="2164379"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:srgbClr val="4472C4"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
@@ -11762,50 +11976,51 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AE2FDC5" w14:textId="725AE133" w:rsidR="003D0BD3" w:rsidRPr="00DC7D76" w:rsidRDefault="003D0BD3" w:rsidP="00FB2832">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Posterior a la aprobación </w:t>
       </w:r>
       <w:r w:rsidR="007A3C72" w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>de la Presidencia</w:t>
       </w:r>
       <w:r w:rsidR="007D01F9" w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Corte</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00192047" w:rsidRPr="00DC7D76">
         <w:rPr>
@@ -11891,85 +12106,84 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del contrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583B7B51" w14:textId="77777777" w:rsidR="00C373D6" w:rsidRPr="00C373D6" w:rsidRDefault="00C373D6" w:rsidP="00C373D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C373D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CF6C01E" wp14:editId="0847492F">
-[...1 lines deleted...]
-            <wp:effectExtent l="38100" t="38100" r="89535" b="87630"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CF6C01E" wp14:editId="4D0CE033">
+            <wp:extent cx="4746629" cy="2183387"/>
+            <wp:effectExtent l="38100" t="38100" r="92075" b="102870"/>
             <wp:docPr id="2101363054" name="Imagen 2101363054"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40">
+                    <a:blip r:embed="rId41" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5135206" cy="2362127"/>
+                      <a:ext cx="4779877" cy="2198681"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="147F4447" w14:textId="77777777" w:rsidR="00C373D6" w:rsidRDefault="00C373D6" w:rsidP="00FB2832">
       <w:pPr>
@@ -12022,83 +12236,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43E11C28" w14:textId="521FAE6A" w:rsidR="00851523" w:rsidRPr="00DC7D76" w:rsidRDefault="00851523" w:rsidP="00287E32">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2472ED67" wp14:editId="24B1A861">
-[...1 lines deleted...]
-            <wp:effectExtent l="38100" t="38100" r="91440" b="98425"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2472ED67" wp14:editId="6A76078F">
+            <wp:extent cx="4735854" cy="2185595"/>
+            <wp:effectExtent l="38100" t="38100" r="102870" b="100965"/>
             <wp:docPr id="29505071" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="29505071" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41">
+                    <a:blip r:embed="rId42" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5108613" cy="2357623"/>
+                      <a:ext cx="4781822" cy="2206809"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6FD1F4" w14:textId="77777777" w:rsidR="00851523" w:rsidRPr="00DC7D76" w:rsidRDefault="00851523" w:rsidP="00FB2832">
       <w:pPr>
@@ -12171,83 +12385,83 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D48520" w14:textId="77777777" w:rsidR="005D5CEC" w:rsidRPr="00DC7D76" w:rsidRDefault="005D5CEC" w:rsidP="005D5CEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7D76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F0404ED" wp14:editId="61CFEAB5">
-[...1 lines deleted...]
-            <wp:effectExtent l="38100" t="38100" r="97155" b="92075"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F0404ED" wp14:editId="3207A5F2">
+            <wp:extent cx="4601217" cy="2503958"/>
+            <wp:effectExtent l="38100" t="38100" r="104140" b="86995"/>
             <wp:docPr id="1189300421" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1189300421" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42" cstate="print">
+                    <a:blip r:embed="rId43" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4859321" cy="2644417"/>
+                      <a:ext cx="4629188" cy="2519180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="588F1377" w14:textId="77777777" w:rsidR="00287E32" w:rsidRPr="00DC7D76" w:rsidRDefault="00287E32" w:rsidP="00FB2832">
       <w:pPr>
@@ -12384,51 +12598,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="126885AD" wp14:editId="0D184A15">
             <wp:extent cx="5259629" cy="343962"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1778239922" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43">
+                    <a:blip r:embed="rId44">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5349700" cy="349852"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12621,175 +12835,50 @@
       <w:r w:rsidR="002E5A4A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00867E3A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Con esto se finalizará el trámite de confección y notificación del contrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B97841A" w14:textId="77777777" w:rsidR="00287E32" w:rsidRPr="00F34821" w:rsidRDefault="00287E32" w:rsidP="00287E32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F31BA71" w14:textId="6741573A" w:rsidR="00A86FA7" w:rsidRDefault="003F264E" w:rsidP="00287E32">
-[...123 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4865293B" w14:textId="77777777" w:rsidR="00116D6D" w:rsidRPr="00572B31" w:rsidRDefault="00116D6D" w:rsidP="00116D6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C6C7665" w14:textId="2B554D6B" w:rsidR="00B23BB2" w:rsidRPr="00663104" w:rsidRDefault="00663104" w:rsidP="00C83085">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
@@ -12863,69 +12952,69 @@
       <w:r w:rsidR="00966C74">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD3A3F0" w14:textId="77777777" w:rsidR="00B23BB2" w:rsidRDefault="00B23BB2" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37999CD5" w14:textId="02AD35D4" w:rsidR="007D4B94" w:rsidRDefault="00AF605D" w:rsidP="00966C74">
+    <w:p w14:paraId="37999CD5" w14:textId="493983C6" w:rsidR="007D4B94" w:rsidRDefault="00522D43" w:rsidP="00966C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="4031EACF">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:77.75pt;height:49.9pt" o:ole="">
+        <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="3E810FCE">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:76.85pt;height:49.9pt" o:ole="">
             <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1811338932" r:id="rId45"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1835519448" r:id="rId45"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FE8D06" w14:textId="77777777" w:rsidR="00CA05C7" w:rsidRDefault="00CA05C7" w:rsidP="00966C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22B54E52" w14:textId="77777777" w:rsidR="003633F6" w:rsidRDefault="003633F6" w:rsidP="00966C74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CB49CC6" w14:textId="3699F23B" w:rsidR="008C0D64" w:rsidRPr="00663104" w:rsidRDefault="00663104" w:rsidP="008C0D64">
       <w:pPr>
@@ -13111,59 +13200,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>proceder a crear</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001A6CB1">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> el número homólogo de contrato de SIGA a través de la interfaz SOLADIS, </w:t>
       </w:r>
       <w:r w:rsidRPr="00423799">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>previo a remitir el contrato a firma de las partes</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6CB1">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, y una vez que el contrato se encuentre debidamente visado, se continuará con la notificación del mismo en SICOP. Una vez notificado el contrato en SICOP, le corresponderá al </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Subproceso de Verificación y Ejecución Contractual, continuar con el registro del contrato en SOLADIS para posteriormente, dar seguimiento </w:t>
+        <w:t xml:space="preserve">, y una vez que el contrato se encuentre debidamente visado, se continuará con la notificación del mismo en SICOP. Una vez notificado el contrato en SICOP, le corresponderá al Subproceso de Verificación y Ejecución Contractual, continuar con el registro del contrato en SOLADIS para posteriormente, dar seguimiento </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001A6CB1">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>del mismo</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001A6CB1">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en SIGA. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698AF7F8" w14:textId="77777777" w:rsidR="001A6CB1" w:rsidRPr="00E9476C" w:rsidRDefault="001A6CB1" w:rsidP="00E9476C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
@@ -13287,52 +13368,53 @@
     <w:p w14:paraId="7BC3DA7D" w14:textId="77777777" w:rsidR="009757A5" w:rsidRPr="00EB6BED" w:rsidRDefault="009757A5" w:rsidP="009757A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A1E440" w14:textId="77777777" w:rsidR="009757A5" w:rsidRPr="00EB6BED" w:rsidRDefault="009757A5" w:rsidP="009757A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D277EBA" wp14:editId="571BD53A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D277EBA" wp14:editId="6E14E0F9">
             <wp:extent cx="6650355" cy="3235960"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="1162263881" name="Imagen 1162263881" descr="Captura de pantalla de un celular&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Imagen 9" descr="Captura de pantalla de un celular&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId46" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -13595,51 +13677,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48C38B9C" w14:textId="77777777" w:rsidR="009757A5" w:rsidRPr="00EB6BED" w:rsidRDefault="009757A5" w:rsidP="009757A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74E0F43C" wp14:editId="3A9A9390">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74E0F43C" wp14:editId="58090BC1">
             <wp:extent cx="4809507" cy="1184253"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Imagen 11" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Imagen 11" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId47" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -13956,51 +14038,61 @@
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Dirección Jurídica</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
-        <w:t>Indica si la homologación de un contrato está activa o no. Este botón permite inactivar un contrato en estado Activo, en caso de que el registro se haya realizado de manera incorrecta o bien, ya no se requiera del contrato</w:t>
+        <w:t xml:space="preserve">Indica si la homologación de un contrato está activa o no. Este botón permite inactivar un contrato en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="es-CR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>estado Activo, en caso de que el registro se haya realizado de manera incorrecta o bien, ya no se requiera del contrato</w:t>
       </w:r>
       <w:r w:rsidR="00FF7CEA">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:t>, siempre y cuando</w:t>
       </w:r>
       <w:r w:rsidR="000B1FBF">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:t>, el contrato</w:t>
       </w:r>
       <w:r w:rsidR="00FF7CEA">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="es-CR"/>
@@ -14384,51 +14476,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31A50FC3" w14:textId="77777777" w:rsidR="00B45A76" w:rsidRPr="00EB6BED" w:rsidRDefault="00B45A76" w:rsidP="00B45A76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E120F13" wp14:editId="5E95F9BC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E120F13" wp14:editId="293E59D5">
             <wp:extent cx="5450774" cy="826820"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="12" name="Imagen 12" descr="Captura de pantalla de un celular&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Imagen 12" descr="Captura de pantalla de un celular&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -14473,59 +14565,51 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Se mostrará la pantalla </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Crear Consecutivo del Contrato</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, en la cual deberá seleccionar si se realizará la búsqueda con el número de SICOP o de SIGA, indicar el número de procedimiento, y el sistema automáticamente cargará la información del número de procedimiento homólogo, así como el objeto </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">contractual. En el campo </w:t>
+        <w:t xml:space="preserve">, en la cual deberá seleccionar si se realizará la búsqueda con el número de SICOP o de SIGA, indicar el número de procedimiento, y el sistema automáticamente cargará la información del número de procedimiento homólogo, así como el objeto contractual. En el campo </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Clase de Contrato</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, se deberá seleccionar si corresponde a un </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Alquiler de Inmueble</w:t>
@@ -14573,52 +14657,53 @@
     <w:p w14:paraId="54BC4D78" w14:textId="77777777" w:rsidR="00B45A76" w:rsidRPr="00EB6BED" w:rsidRDefault="00B45A76" w:rsidP="00B45A76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56F4DC38" w14:textId="77777777" w:rsidR="00B45A76" w:rsidRPr="00EB6BED" w:rsidRDefault="00B45A76" w:rsidP="00B45A76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60F23C19" wp14:editId="0A4D9D3E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60F23C19" wp14:editId="1F58B5AC">
             <wp:extent cx="5878286" cy="2018873"/>
             <wp:effectExtent l="0" t="0" r="8255" b="635"/>
             <wp:docPr id="14" name="Imagen 14" descr="Interfaz de usuario gráfica, Aplicación, Teams&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="Imagen 14" descr="Interfaz de usuario gráfica, Aplicación, Teams&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -15084,140 +15169,147 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4141F2D5" w14:textId="77777777" w:rsidR="00B45A76" w:rsidRPr="00EB6BED" w:rsidRDefault="00B45A76" w:rsidP="00B45A76">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se mostrará la pantalla </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Modificar Información del Contrato</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, la cual permitirá a la </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:t>Dirección Jurídica ingresar los datos del "</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:t>Registro de la Formalización del Contrato</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
-        <w:t xml:space="preserve">" antes de trasladar la información del contrato de SICOP a SIGA. La información que se deberá ingresar en esta pantalla son </w:t>
+        <w:t xml:space="preserve">" antes de trasladar la información </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-CR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">del contrato de SICOP a SIGA. La información que se deberá ingresar en esta pantalla son </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Fecha de Visado, Número Oficio Visado, Requiere Refrendo, Observaciones</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0DB4EA" w14:textId="77777777" w:rsidR="00B45A76" w:rsidRPr="00EB6BED" w:rsidRDefault="00B45A76" w:rsidP="00B45A76">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE23F30" w14:textId="77777777" w:rsidR="00B45A76" w:rsidRPr="00EB6BED" w:rsidRDefault="00B45A76" w:rsidP="00B45A76">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61AA8D6F" wp14:editId="592C0F23">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61AA8D6F" wp14:editId="1B0EBC40">
             <wp:extent cx="6146516" cy="1793174"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="19" name="Imagen 19" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="19" name="Imagen 19" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId54" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -15626,53 +15718,52 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FF2B0DE" w14:textId="77777777" w:rsidR="00B45A76" w:rsidRPr="00EB6BED" w:rsidRDefault="00B45A76" w:rsidP="00B45A76">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E994FDC" wp14:editId="44324FCC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E994FDC" wp14:editId="0B2EBCD4">
             <wp:extent cx="5716905" cy="566128"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="22" name="Imagen 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -16176,51 +16267,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E3550E" w14:textId="77777777" w:rsidR="000C0B26" w:rsidRPr="00EB6BED" w:rsidRDefault="000C0B26" w:rsidP="000C0B26">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6BED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E55D4E2" wp14:editId="504D6541">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E55D4E2" wp14:editId="21B3D63E">
             <wp:extent cx="5485512" cy="1717437"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="24" name="Imagen 24" descr="Captura de pantalla de un celular&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="24" name="Imagen 24" descr="Captura de pantalla de un celular&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -25935,54 +26026,54 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="010B5188" w14:textId="343FC103" w:rsidR="00FD659D" w:rsidRPr="00DC7D76" w:rsidRDefault="00F37877" w:rsidP="00475BF0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="4556FFDC">
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:76.4pt;height:49.45pt" o:ole="">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:76pt;height:49.45pt" o:ole="">
             <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1811338933" r:id="rId104"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1835519449" r:id="rId104"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="781A46C0" w14:textId="1D32F437" w:rsidR="0046773E" w:rsidRPr="00DC7D76" w:rsidRDefault="0046773E" w:rsidP="00FA171C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="173BBCCA" w14:textId="77777777" w:rsidR="0046773E" w:rsidRDefault="0046773E" w:rsidP="0046773E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -26860,51 +26951,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A62CE85" w14:textId="497DF517" w:rsidR="00CB2AC0" w:rsidRDefault="009F3B8D" w:rsidP="002A4AE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50D027A0" wp14:editId="0433BFB0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50D027A0" wp14:editId="69028BA3">
             <wp:extent cx="4826000" cy="2186711"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="41" name="Imagen 41"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId106" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -27199,88 +27290,108 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Cláusula penal</w:t>
       </w:r>
       <w:r w:rsidR="00926E27">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5B3B47" w14:textId="65EC916F" w:rsidR="00C56EDC" w:rsidRDefault="00C21399" w:rsidP="0090343E">
+    <w:p w14:paraId="663C7844" w14:textId="7F72B314" w:rsidR="00742B57" w:rsidRDefault="00C21399" w:rsidP="0090343E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requiere recepción del objeto (en caso de seleccionar la opción Si, se activará un segundo campo denominado </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>Requiere recepción del objeto (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>el sistema selecciona de forma automática la opción “Si”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E970ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5B3B47" w14:textId="56A9613F" w:rsidR="00C56EDC" w:rsidRDefault="00C21399" w:rsidP="0090343E">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00742B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Requiere registro de inventario</w:t>
       </w:r>
-      <w:r w:rsidR="000246F8">
-[...6 lines deleted...]
-      <w:r w:rsidR="00926E27">
+      <w:r w:rsidR="00E970ED">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE768AD" w14:textId="4E3D3951" w:rsidR="00D02A07" w:rsidRDefault="00926E27" w:rsidP="0090343E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
@@ -29144,118 +29255,118 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4954679" cy="821410"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9E3D4B" w14:textId="77777777" w:rsidR="00A417D2" w:rsidRDefault="00A417D2" w:rsidP="00614C6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57CFED6E" w14:textId="0DD5697A" w:rsidR="00574039" w:rsidRDefault="008D65BC" w:rsidP="008D65BC">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00B10413">
+    <w:p w14:paraId="57CFED6E" w14:textId="447F4B8B" w:rsidR="00574039" w:rsidRDefault="00C20E99" w:rsidP="008D65BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selecciona el texto resaltado en azul del campo </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>“Descripción del procedimiento”, i</w:t>
+      </w:r>
+      <w:r w:rsidR="008D65BC" w:rsidRPr="008D65BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ngresa a la pantalla “</w:t>
+      </w:r>
+      <w:r w:rsidR="008D65BC" w:rsidRPr="00B10413">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Solicitud de modificación de otras cláusulas</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D65BC">
+      <w:r w:rsidR="008D65BC" w:rsidRPr="008D65BC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>” y al final del</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D65BC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D65BC">
+      <w:r w:rsidR="008D65BC" w:rsidRPr="008D65BC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>formulario</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D65BC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D65BC">
+      <w:r w:rsidR="008D65BC" w:rsidRPr="008D65BC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>presiona el botón “Solicitar trámite de contratación”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3C2D89" w14:textId="52ABADCC" w:rsidR="008D65BC" w:rsidRDefault="008D65BC" w:rsidP="008D65BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F373A76" w14:textId="7ECBF053" w:rsidR="008D65BC" w:rsidRDefault="00180D43" w:rsidP="00E37272">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -29881,51 +29992,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5156193" cy="2310786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="324D96B3" w14:textId="77777777" w:rsidR="002160F7" w:rsidRDefault="002160F7" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2751A936" w14:textId="23FCE4BA" w:rsidR="001C77E9" w:rsidRDefault="00086F7B" w:rsidP="00297E2D">
+    <w:p w14:paraId="2751A936" w14:textId="59654F07" w:rsidR="001C77E9" w:rsidRDefault="00086F7B" w:rsidP="00297E2D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086F7B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Para hacer la distribución del trámite, el usuario</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00086F7B">
@@ -29995,323 +30106,268 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00927FA1" w:rsidRPr="00297E2D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>“Contrato 3”</w:t>
       </w:r>
       <w:r w:rsidR="00927FA1">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk196318702"/>
       <w:r w:rsidR="00297E2D" w:rsidRPr="00B0728B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>(Jefatura Área de Contratación Administrativa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C05F1">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7AB8">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00297E2D" w:rsidRPr="00B0728B">
+        <w:t xml:space="preserve">esta aprobación debe darla </w:t>
+      </w:r>
+      <w:r w:rsidR="008F44D1">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Dirección Jurídica</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00927FA1" w:rsidRPr="00B0728B">
+        <w:t xml:space="preserve">el Asesor Legal a cargo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5459">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>por lo que se tendrá que</w:t>
+      </w:r>
+      <w:r w:rsidR="008F44D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seleccionar así mismo) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00086F7B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y presiona el botón “Asignar”.</w:t>
+        <w:t>y presiona el botón “Asignar”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7306A77F" w14:textId="6154A5ED" w:rsidR="00086F7B" w:rsidRDefault="00086F7B" w:rsidP="00297E2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="076E596E" w14:textId="3B548CF4" w:rsidR="00086F7B" w:rsidRDefault="00E00B7D" w:rsidP="00E00B7D">
+    <w:p w14:paraId="076E596E" w14:textId="3B548CF4" w:rsidR="00086F7B" w:rsidRPr="00FC5459" w:rsidRDefault="00E00B7D" w:rsidP="00E00B7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00B7D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Una vez enviado el sistema envía correo electrónico al funcionario asignado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E00B7D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>informándole</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E00B7D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>que se le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> h</w:t>
       </w:r>
       <w:r w:rsidRPr="00E00B7D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>a asignado un trámite para su gestión.</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="05C7C924" w14:textId="2F47461C" w:rsidR="00F04583" w:rsidRPr="008F161B" w:rsidRDefault="008F161B" w:rsidP="001B5C9D">
+        <w:t xml:space="preserve">a asignado un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5459">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>trámite para su gestión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686190A5" w14:textId="77777777" w:rsidR="00E22257" w:rsidRPr="00FC5459" w:rsidRDefault="00E22257" w:rsidP="004643D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C7C924" w14:textId="2F47461C" w:rsidR="00F04583" w:rsidRPr="00FC5459" w:rsidRDefault="008F161B" w:rsidP="001B5C9D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F161B">
+      <w:r w:rsidRPr="00FC5459">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Trámite De Modificación De Otras Cláusulas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CC314D" w14:textId="30221624" w:rsidR="00F04583" w:rsidRDefault="0064709B" w:rsidP="0064709B">
+    <w:p w14:paraId="03B5842E" w14:textId="05D99410" w:rsidR="0064709B" w:rsidRDefault="00720DFD" w:rsidP="0064709B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk196402380"/>
-      <w:r w:rsidRPr="00B0728B">
+      <w:r w:rsidRPr="00FC5459">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>(Jefatura Área de Contratación Administrativa</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="03B5842E" w14:textId="77777777" w:rsidR="0064709B" w:rsidRPr="00F04583" w:rsidRDefault="0064709B" w:rsidP="0064709B">
+        <w:t>(Asesor Jurídico)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536EB109" w14:textId="77777777" w:rsidR="00720DFD" w:rsidRPr="00F04583" w:rsidRDefault="00720DFD" w:rsidP="0064709B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13FE50BE" w14:textId="4B154E11" w:rsidR="00597436" w:rsidRDefault="00EB666A" w:rsidP="004F5CCA">
-[...65 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+    <w:p w14:paraId="13FE50BE" w14:textId="7C1F5DFB" w:rsidR="00597436" w:rsidRDefault="00720DFD" w:rsidP="004F5CCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El Asesor Jurídico</w:t>
+      </w:r>
       <w:r w:rsidR="007B7E2F" w:rsidRPr="007B7E2F">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ingresa en la opción de menú “Contrato modificado”.</w:t>
       </w:r>
       <w:r w:rsidR="00F04583" w:rsidRPr="001E3273">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F04583" w:rsidRPr="003D55D6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Se despliega la pantalla “</w:t>
       </w:r>
       <w:r w:rsidR="00F04583" w:rsidRPr="003D55D6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -30924,51 +30980,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="601CE79A" w14:textId="1B787656" w:rsidR="00590A48" w:rsidRPr="00AD3520" w:rsidRDefault="00E22257" w:rsidP="00E22257">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00590A48" w:rsidRPr="00AD3520">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Rechaz</w:t>
       </w:r>
       <w:r w:rsidR="00CC09C4">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
       <w:r w:rsidR="00590A48" w:rsidRPr="00AD3520">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -31132,58 +31187,59 @@
       <w:r w:rsidR="00A21374">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A27AB9">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>seguidamente del botón “Solicitud de aclaración”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B435EB6" w14:textId="77777777" w:rsidR="00B0149C" w:rsidRDefault="00B0149C" w:rsidP="00590A48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06994D28" w14:textId="130A7BE0" w:rsidR="003B448F" w:rsidRPr="001D57AE" w:rsidRDefault="008F161B" w:rsidP="00D849F8">
+    <w:p w14:paraId="06994D28" w14:textId="130A7BE0" w:rsidR="003B448F" w:rsidRPr="001D57AE" w:rsidRDefault="008F161B" w:rsidP="0086097B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="371"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D57AE">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Respuesta A Solicitud De Aclaración</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0976BD" w14:textId="77777777" w:rsidR="0064709B" w:rsidRPr="00B978BB" w:rsidRDefault="0064709B" w:rsidP="0064709B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
@@ -31191,211 +31247,218 @@
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B978BB">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(Asesor Jurídico)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA65A82" w14:textId="77777777" w:rsidR="0064709B" w:rsidRPr="008F161B" w:rsidRDefault="0064709B" w:rsidP="003B448F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A144246" w14:textId="516DFF20" w:rsidR="00E0219C" w:rsidRDefault="003B448F" w:rsidP="003B448F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5A144246" w14:textId="516DFF20" w:rsidR="00E0219C" w:rsidRDefault="003B448F" w:rsidP="0086097B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B448F">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Una vez solicitada la aclaración, quien recibe está podrá consultarla y responderla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B448F">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>desde la sección de Contrato Modificado, en donde identificará el procedimiento y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B448F">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>dar clic en “Aclaración registrada”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D52F57" w14:textId="06F1C978" w:rsidR="00966C74" w:rsidRDefault="00966C74" w:rsidP="004643D5">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72D52F57" w14:textId="06F1C978" w:rsidR="00966C74" w:rsidRDefault="00966C74" w:rsidP="0086097B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CAA816" w14:textId="03B881BD" w:rsidR="00105F3A" w:rsidRDefault="00105F3A" w:rsidP="0086097B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00105F3A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5855CFBA" wp14:editId="0418DFD4">
             <wp:extent cx="5361709" cy="2310997"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="65" name="Imagen 65" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="65" name="Imagen 65" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId115"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5384432" cy="2320791"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07590A81" w14:textId="7DF4AF95" w:rsidR="00105F3A" w:rsidRDefault="00105F3A" w:rsidP="004643D5">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="07590A81" w14:textId="7DF4AF95" w:rsidR="00105F3A" w:rsidRDefault="00105F3A" w:rsidP="0086097B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F00D43A" w14:textId="6E6DB60D" w:rsidR="00105F3A" w:rsidRDefault="007A7F2E" w:rsidP="0086097B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7F2E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Una vez que se ingresa a la sección de Aclaración Registrada aparecerá la pantalla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F2E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>de Registro de Aclaración.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EDF8F4" w14:textId="21744F3B" w:rsidR="007A7F2E" w:rsidRDefault="007A7F2E" w:rsidP="007A7F2E">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="01EDF8F4" w14:textId="21744F3B" w:rsidR="007A7F2E" w:rsidRDefault="007A7F2E" w:rsidP="0086097B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061052D2" w14:textId="76A79AD4" w:rsidR="007A7F2E" w:rsidRDefault="007A7F2E" w:rsidP="0086097B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7F2E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Debe ir a la parte baja de la pantalla de registro de aclaración y registrar el contenido</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F2E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -31681,51 +31744,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="005970C6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, se completan los campos, se selecciona y solicita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005970C6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>aprobación al funcionario con el rol “Adjudicación 1”</w:t>
+        <w:t xml:space="preserve">aprobación al funcionario con el rol </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005970C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Adjudicación 1”</w:t>
       </w:r>
       <w:r w:rsidR="00F65E7E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F65E7E" w:rsidRPr="00F65E7E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F65E7E" w:rsidRPr="00F65E7E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
@@ -31935,51 +32006,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042287D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>interés, que está en estado “Modificación aprobada” y presiona sobre el campo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042287D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>“Descripción del procedimiento”.</w:t>
+        <w:t xml:space="preserve">“Descripción del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976070">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>procedimiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042287D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F4421B" w14:textId="2C98E292" w:rsidR="0042287D" w:rsidRDefault="0042287D" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0038CFF0" w14:textId="2C838B91" w:rsidR="0042287D" w:rsidRDefault="00F518BE" w:rsidP="00F518BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F518BE">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
@@ -32005,50 +32090,125 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F518BE">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Modificación”, el cual se debe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F518BE">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>presionar para continuar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5698D6C1" w14:textId="77777777" w:rsidR="004A39E6" w:rsidRDefault="004A39E6" w:rsidP="00F518BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A82FA59" w14:textId="7146D741" w:rsidR="004A39E6" w:rsidRDefault="004A39E6" w:rsidP="004A39E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B1FF655" wp14:editId="7186EFC8">
+            <wp:extent cx="5155421" cy="1010595"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="1873815764" name="Imagen 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId116">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5187156" cy="1016816"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="425581C0" w14:textId="655F8CFF" w:rsidR="0042287D" w:rsidRDefault="0042287D" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DB10235" w14:textId="5BCA3FC6" w:rsidR="0042287D" w:rsidRDefault="009D7807" w:rsidP="009D7807">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D7807">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
@@ -32117,51 +32277,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1536C">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E5B8281" wp14:editId="4B100F1A">
             <wp:extent cx="4168239" cy="1465249"/>
             <wp:effectExtent l="0" t="0" r="3810" b="1905"/>
             <wp:docPr id="1067930196" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1067930196" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId116"/>
+                    <a:blip r:embed="rId117"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4214009" cy="1481338"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9E2C5E" w14:textId="77777777" w:rsidR="00B1536C" w:rsidRDefault="00B1536C" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -32364,50 +32524,80 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>“Solicitud de modificación de contrato notificado”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1904ED81" w14:textId="77777777" w:rsidR="00AC6A84" w:rsidRDefault="00AC6A84" w:rsidP="00CD3093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E611447" w14:textId="77777777" w:rsidR="00AC6A84" w:rsidRDefault="00AC6A84" w:rsidP="00CD3093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1271FD7B" w14:textId="77777777" w:rsidR="00954E85" w:rsidRDefault="00954E85" w:rsidP="00CD3093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9114B7" w14:textId="77777777" w:rsidR="00954E85" w:rsidRDefault="00954E85" w:rsidP="00CD3093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D60EFB" w14:textId="77777777" w:rsidR="00954E85" w:rsidRDefault="00954E85" w:rsidP="00CD3093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="56E2E28E" w14:textId="76BF668C" w:rsidR="00800503" w:rsidRPr="00532438" w:rsidRDefault="00532438" w:rsidP="001B5C9D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532438">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Verificación De Condiciones Previo A Elaborar Contrato</w:t>
       </w:r>
@@ -32543,68 +32733,67 @@
     <w:p w14:paraId="5FD0B01C" w14:textId="64010EE4" w:rsidR="00CD3093" w:rsidRDefault="00CD3093" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17A5302D" w14:textId="6694AADD" w:rsidR="00CD3093" w:rsidRDefault="00230931" w:rsidP="00230931">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00230931">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="706BCBF4" wp14:editId="5E6BB400">
             <wp:extent cx="4842814" cy="2524125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="66" name="Imagen 66" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="66" name="Imagen 66" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId117"/>
+                    <a:blip r:embed="rId118"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4849795" cy="2527764"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="28AC72C2" w14:textId="7ABB4321" w:rsidR="00CD3093" w:rsidRDefault="00CD3093" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -33059,63 +33248,63 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532438">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Confección De Contrato</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43049A4F" w14:textId="1E7FDF4D" w:rsidR="00253B96" w:rsidRPr="00AC6A84" w:rsidRDefault="00AC6A84" w:rsidP="00AC6A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk196402261"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk196402261"/>
       <w:r w:rsidRPr="00AC6A84">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(Asesor Jurídico)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="5FDF450A" w14:textId="77777777" w:rsidR="00AC6A84" w:rsidRPr="00700A0E" w:rsidRDefault="00AC6A84" w:rsidP="00700A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E316FBB" w14:textId="0BA41283" w:rsidR="00700A0E" w:rsidRDefault="00700A0E" w:rsidP="00700A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700A0E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -33228,67 +33417,68 @@
     <w:p w14:paraId="0B934C28" w14:textId="2CDD4611" w:rsidR="00253B96" w:rsidRDefault="00253B96" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FD5C21B" w14:textId="3FA225C9" w:rsidR="00253B96" w:rsidRDefault="00930908" w:rsidP="00930908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930908">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A9062F7" wp14:editId="0DC9BA35">
             <wp:extent cx="5664200" cy="515262"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="67" name="Imagen 67"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId118"/>
+                    <a:blip r:embed="rId119"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5752421" cy="523287"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="239B6E47" w14:textId="1CE25D61" w:rsidR="00930908" w:rsidRDefault="00930908" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -34159,51 +34349,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1C64">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>nuevamente en la pantalla de Contrato Modificado (Modificación de Otras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1C64">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Cláusulas) permaneciendo este en estado de Etapa Final, en donde nuevamente</w:t>
+        <w:t xml:space="preserve">Cláusulas) permaneciendo este en estado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de Etapa Final, en donde nuevamente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1C64">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>deberá ir a la parte final de esta y seleccionar el botón de “Generar Documento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1C64">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -34472,59 +34670,59 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73C6C">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Una vez notificado el contrato, si el mismo es de servicios o de bienes/servicios,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005265C0" w:rsidRPr="005265C0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk196319323"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk196319323"/>
       <w:r w:rsidRPr="007D161E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Administrador del Contrato</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="005265C0" w:rsidRPr="005265C0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00341CAA">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">por parte del Subproceso de Verificación y Ejecución Contractual, </w:t>
       </w:r>
       <w:r w:rsidR="005265C0" w:rsidRPr="005265C0">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>deb</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
@@ -34697,51 +34895,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF6C09">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19EC28BB" wp14:editId="20E950D8">
             <wp:extent cx="5498275" cy="3269975"/>
             <wp:effectExtent l="0" t="0" r="7620" b="6985"/>
             <wp:docPr id="1678295083" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1678295083" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId119"/>
+                    <a:blip r:embed="rId120"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5530019" cy="3288854"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3E47DD" w14:textId="77777777" w:rsidR="00BF6C09" w:rsidRDefault="00BF6C09" w:rsidP="005265C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -34805,67 +35003,68 @@
     <w:p w14:paraId="0206C695" w14:textId="77777777" w:rsidR="006431E9" w:rsidRDefault="006431E9" w:rsidP="00050FC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C80C04E" w14:textId="0E279211" w:rsidR="006431E9" w:rsidRDefault="007D7163" w:rsidP="006928C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7163">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F1B4A8E" wp14:editId="2D10E3D9">
             <wp:extent cx="4055387" cy="2879766"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="1732267673" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1732267673" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId120"/>
+                    <a:blip r:embed="rId121"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4099088" cy="2910798"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C694BF2" w14:textId="77777777" w:rsidR="006431E9" w:rsidRDefault="006431E9" w:rsidP="00050FC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -34914,51 +35113,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00DC4D7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53CE6EA1" wp14:editId="3C34A0D4">
             <wp:extent cx="5378006" cy="925039"/>
             <wp:effectExtent l="19050" t="19050" r="13335" b="27940"/>
             <wp:docPr id="882772165" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente con confianza media"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="882772165" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente con confianza media"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId121"/>
+                    <a:blip r:embed="rId122"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5470342" cy="940921"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="15875">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -35015,51 +35214,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB5252">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4638BD8B" wp14:editId="4353685D">
             <wp:extent cx="5845545" cy="2356015"/>
             <wp:effectExtent l="19050" t="19050" r="22225" b="25400"/>
             <wp:docPr id="1266762302" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1266762302" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId122"/>
+                    <a:blip r:embed="rId123"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5881931" cy="2370680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="15875">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -35107,67 +35306,68 @@
     <w:p w14:paraId="6CC54D56" w14:textId="77777777" w:rsidR="00E37540" w:rsidRDefault="00E37540" w:rsidP="00050FC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BEBF656" w14:textId="19181F3F" w:rsidR="00E37540" w:rsidRDefault="0022337A" w:rsidP="0022337A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022337A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D7365B7" wp14:editId="55AD78D2">
             <wp:extent cx="5432961" cy="1193708"/>
             <wp:effectExtent l="19050" t="19050" r="15875" b="26035"/>
             <wp:docPr id="1899611712" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1899611712" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId123"/>
+                    <a:blip r:embed="rId124"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5469479" cy="1201732"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="15875">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -35239,76 +35439,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> por el contratista</w:t>
       </w:r>
       <w:r w:rsidR="00A76E63">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642C86CA" w14:textId="53EF301E" w:rsidR="00050FC9" w:rsidRDefault="00050FC9" w:rsidP="005424BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050FC9">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:cr/>
       </w:r>
       <w:r w:rsidR="00237062" w:rsidRPr="00237062">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A15C90A" wp14:editId="2BCD1CD4">
             <wp:extent cx="4600049" cy="2665323"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="930489396" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="930489396" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId124"/>
+                    <a:blip r:embed="rId125"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4636285" cy="2686319"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE202D1" w14:textId="77777777" w:rsidR="005424BC" w:rsidRDefault="005424BC" w:rsidP="00050FC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -35374,51 +35573,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6004F">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29BD8438" wp14:editId="60AC4F0E">
             <wp:extent cx="4532731" cy="1038410"/>
             <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
             <wp:docPr id="410243041" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="410243041" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId125"/>
+                    <a:blip r:embed="rId126"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4608317" cy="1055726"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3245BE68" w14:textId="77777777" w:rsidR="00BF57AC" w:rsidRDefault="00BF57AC" w:rsidP="00676C0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -35533,51 +35732,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="461142B3" w14:textId="50816B5B" w:rsidR="008E7C7C" w:rsidRDefault="00A830F9" w:rsidP="00955CBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="7745A194">
           <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:77.75pt;height:49.9pt" o:ole="">
             <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1811338934" r:id="rId126"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1835519450" r:id="rId127"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C29C8B" w14:textId="77777777" w:rsidR="00A6004F" w:rsidRPr="00E26DB2" w:rsidRDefault="00A6004F" w:rsidP="00955CBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F186F9F" w14:textId="277EF0A5" w:rsidR="002F4FF5" w:rsidRPr="00E26DB2" w:rsidRDefault="002F4FF5" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02791C78" w14:textId="6DAA156A" w:rsidR="003F0C90" w:rsidRPr="00E26DB2" w:rsidRDefault="003F0C90" w:rsidP="001B5C9D">
       <w:pPr>
@@ -35841,51 +36040,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4E08">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40643261" wp14:editId="5DE84F98">
             <wp:extent cx="4320727" cy="1748507"/>
             <wp:effectExtent l="38100" t="38100" r="41910" b="42545"/>
             <wp:docPr id="39" name="Imagen 39" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="39" name="Imagen 39" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId127"/>
+                    <a:blip r:embed="rId128"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4370539" cy="1768665"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="25400">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:softEdge rad="12700"/>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -36015,3987 +36214,6202 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> para contratos continuados elaborados por parte de la Dirección Jurídica</w:t>
       </w:r>
       <w:r w:rsidR="00214D0A">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129B0DB0" w14:textId="77777777" w:rsidR="009E5B3C" w:rsidRDefault="009E5B3C" w:rsidP="004643D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B96E30A" w14:textId="14B226BF" w:rsidR="009E5B3C" w:rsidRDefault="00170637" w:rsidP="009E5B3C">
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+    <w:p w14:paraId="59D4A43A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los casos de contratos continuados, es necesario proceder a tramitar las prórrogas pactadas a nivel de sistema, conforme al plazo previsto en el pliego de condiciones, y este trámite deberá gestionarse previo a finalizar cada periodo de vencimiento del contrato, en el entendido, de que si un contrato posee una vigencia de un año prorrogable hasta un máximo de tres años adicionales, será necesario que previo al vencimiento del primer año, se registre la prórroga en el sistema, y así sucesivamente hasta completar la cantidad total de años de vigencia pactada para dicho contrato. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estas prórrogas deben de estar previstas en el pliego de condiciones o de otra forma no se podrán realizar en el contrato; por tanto, es sumamente importante tener presente, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-      <w:r w:rsidR="009E5B3C" w:rsidRPr="0011584C">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">al </w:t>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00955A33">
+        <w:t>al momento de confeccionar el pliego de condiciones, se deberá indicar el periodo de vigencia del contrato así como los años que el mismo será prorrogado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAD25BB" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068D4D8E" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>A continuación, se muestran los pasos generales para realizar una solicitud para prorrogar un contrato, tramitarla y sus respectivas aprobaciones, además del rol que debe tener el funcionario que realice el proceso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9FD76B" w14:textId="77777777" w:rsidR="00955A33" w:rsidRPr="00617C37" w:rsidRDefault="00955A33" w:rsidP="00955A33">
+    <w:p w14:paraId="75E4F329" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-          <w:color w:val="0070C0"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6817DEB0" w14:textId="77777777" w:rsidR="00955A33" w:rsidRPr="00617C37" w:rsidRDefault="00955A33" w:rsidP="00955A33">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B515D09" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-          <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CA53F64" wp14:editId="7BFE099A">
-            <wp:extent cx="4596448" cy="2844177"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="116FF0EE" wp14:editId="4141DEE3">
+            <wp:extent cx="3775295" cy="2344283"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1179791" name="Imagen 18"/>
+            <wp:docPr id="2016832462" name="Imagen 19" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 18"/>
+                    <pic:cNvPr id="2016832462" name="Imagen 19" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId128" cstate="print">
+                    <a:blip r:embed="rId129">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4650137" cy="2877398"/>
+                      <a:ext cx="3784889" cy="2350240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C6F654" w14:textId="77777777" w:rsidR="00955A33" w:rsidRPr="00617C37" w:rsidRDefault="00955A33" w:rsidP="00955A33">
-[...20 lines deleted...]
-    <w:p w14:paraId="6C73AC48" w14:textId="56FD8BB4" w:rsidR="00955A33" w:rsidRPr="000C39B6" w:rsidRDefault="00955A33" w:rsidP="000C39B6">
+    <w:p w14:paraId="2B6B06E6" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F47D4C" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15779AFD" w14:textId="43039050" w:rsidR="00B04B29" w:rsidRPr="007463A9" w:rsidRDefault="00B04B29" w:rsidP="007463A9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C39B6">
+      <w:r w:rsidRPr="007463A9">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Administrador de Contrato por parte de la oficina usuaria</w:t>
-[...64 lines deleted...]
-    <w:p w14:paraId="1566AF3C" w14:textId="2C3B0E73" w:rsidR="008D52E0" w:rsidRDefault="008D52E0" w:rsidP="008D52E0">
+        <w:t>Administrador de Contrato por parte de la oficina usuaria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28818F3D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D60DAE6" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para tramitar la prórroga al contrato, se debe ingresar a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>“Procedimiento de la Institución Compradora”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, la opción Contrato, ubicar el procedimiento de interés, seleccionar la opción Modificaciones al Contrato:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BA64D2" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BAC021" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC7D76">
+          <w14:textOutline w14:w="15875" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:schemeClr w14:val="accent1"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931A06">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
+          <w14:textOutline w14:w="15875" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:solidFill>
+              <w14:schemeClr w14:val="accent1"/>
+            </w14:solidFill>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70A62851" wp14:editId="2FABA054">
-[...2 lines deleted...]
-            <wp:docPr id="1878107225" name="Imagen 1878107225" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="108CABE1" wp14:editId="7FAA7FB8">
+            <wp:extent cx="4646966" cy="2237428"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="1703686285" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1878107225" name="Imagen 1878107225" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPr id="1703686285" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId130"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4655420" cy="2241499"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6984C9" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A17E1D9" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Posteriormente, seleccionar la modalidad “Prórrogas al contrato”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513FF89B" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3123AF" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AF2C3C2" wp14:editId="5E4CC483">
+            <wp:extent cx="4547665" cy="1926895"/>
+            <wp:effectExtent l="19050" t="19050" r="24765" b="16510"/>
+            <wp:docPr id="257462572" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="257462572" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId131"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4674755" cy="1980745"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="15875">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E32AE17" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="594D8710" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E43616F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>El sistema despliega la pantalla “Solicitud de prórrogas al contrato”, donde se importa la información del contrato base seleccionado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FD9306" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FFE33C2" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En la sección “5. Información básica del contrato”, el Administrador del Contrato podrá visualizar la información básica del contrato y deberá indicar el plazo de “Vigencia del Contrato” y “Prorrogas” e indicar si este plazo es en días, meses o años en ambos campos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76146680" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07AD3237" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Importante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6C293F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42771161" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Al tramitar la prórroga, el sistema volverá a mostrar los campos correspondientes a la contabilización de la vigencia del contrato:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE2989E" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C05D232" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="421BCA07" wp14:editId="3F2252B9">
+            <wp:extent cx="2176515" cy="780515"/>
+            <wp:effectExtent l="19050" t="19050" r="14605" b="19685"/>
+            <wp:docPr id="742782283" name="Imagen 2" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="742782283" name="Imagen 2" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId105">
+                    <a:blip r:embed="rId132" r:link="rId133" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5387917" cy="1874754"/>
+                      <a:ext cx="2229307" cy="799447"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="15875">
                       <a:solidFill>
-                        <a:schemeClr val="tx1"/>
+                        <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9D5A3C" w14:textId="77777777" w:rsidR="008D52E0" w:rsidRDefault="008D52E0" w:rsidP="0011584C">
-[...61 lines deleted...]
-    <w:p w14:paraId="36FC19A1" w14:textId="0F9BF352" w:rsidR="007C70F8" w:rsidRDefault="00D27147" w:rsidP="000A5A09">
+    <w:p w14:paraId="165D981E" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA1631C" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Sin embargo, se aclara que cuando un contrato se notifica indicando que tiene 1 año de vigencia con 3 años de prórroga, funcionalmente al tramitar una prórroga, el sistema no valida la información que se incluye en las casillas “Vigencia del contrato y Prórrogas”; sin embargo, en caso de que la Administración desee llevar un control interno, se recomienda indicar en el campo Vigencia del contrato: 1 año y por cada prórroga que se genere ir disminuyendo la cantidad en la casilla de “Prórrogas”, para tener conocimiento de los años restantes que quedan pendientes por gestionar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D63E318" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0BD2DB" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Por ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA4EBCE" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF72C47" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En caso de que el contrato original se estableciera con vigencia 1 año y 3 prórrogas anuales, al tramitar la primera prórroga, se recomienda indicar vigencia 1 año, y en el campo prórroga, rebajar el año que ya transcurrió, quedando el nuevo contrato en un plazo de prórroga de 2 años restantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6A961A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27147">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CD25978" wp14:editId="687FCC86">
-[...603 lines deleted...]
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76DA09F5" wp14:editId="25BCEBCD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22CC576E" wp14:editId="1442D0BC">
             <wp:extent cx="4681182" cy="1068241"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="534687505" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="534687505" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId133"/>
+                    <a:blip r:embed="rId134"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4712541" cy="1075397"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE5B442" w14:textId="77777777" w:rsidR="0021015B" w:rsidRPr="0021015B" w:rsidRDefault="0021015B" w:rsidP="0021015B">
-[...36 lines deleted...]
-    <w:p w14:paraId="3A2349FC" w14:textId="3AC3DE42" w:rsidR="0021015B" w:rsidRPr="00DA0343" w:rsidRDefault="006A30A5" w:rsidP="006A30A5">
+    <w:p w14:paraId="0A0D5C62" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9DD5AC" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En la sección 8. Información del bien, servicio u obra, selecciona la o las líneas que van a ser objeto de esta solicitud, e indica que no le aplica el presupuesto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y brindar la respectiva justificación en cada una de las líneas a prorrogar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1AF88E" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BE4DF6" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07325CED" wp14:editId="3223A67F">
-[...2 lines deleted...]
-            <wp:docPr id="848140082" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="624E717F" wp14:editId="432B23A0">
+            <wp:extent cx="3789275" cy="1319154"/>
+            <wp:effectExtent l="19050" t="19050" r="20955" b="14605"/>
+            <wp:docPr id="1224795825" name="Imagen 19" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="848140082" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1224795825" name="Imagen 19" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId134"/>
+                    <a:blip r:embed="rId135" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3764989" cy="1809084"/>
+                      <a:ext cx="3819020" cy="1329509"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="15875">
+                    <a:noFill/>
+                    <a:ln w="19050">
                       <a:solidFill>
                         <a:sysClr val="windowText" lastClr="000000"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354F3DF7" w14:textId="77777777" w:rsidR="007B4BB0" w:rsidRPr="00DA0343" w:rsidRDefault="007B4BB0" w:rsidP="009E5B3C">
-[...62 lines deleted...]
-    <w:p w14:paraId="6BA33595" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="13C178EA" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al seleccionar la o las líneas a prorrogar se habilita un recuadro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resaltado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>en rojo donde se podrá modificar el precio unitario, cargos por impuestos y acarreos, garantía técnica si aplica, así como la información de entrega</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0048525F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718CC42D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000875ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="es-ES"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35F775CA" wp14:editId="716EA83D">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18FD00D3" wp14:editId="3D154F22">
+            <wp:extent cx="3639409" cy="3430321"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1125022053" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1125022053" name="Imagen 2" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId136" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3668568" cy="3457805"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404EDEFF" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCDAD09" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">campo “Monto estimado de consumo anual”, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84155">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>debe incluir un monto de consumo anual para las contrataciones bajo modalidad “según demanda”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69740849" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236EC671" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="758992D5" wp14:editId="39D2DA28">
+            <wp:extent cx="4892290" cy="1802372"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
+            <wp:docPr id="1353547554" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1353547554" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId137"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4900825" cy="1805516"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBFA26F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C75DCF" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="000875ED" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48668DD0" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215B4692" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00736340">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El sistema habilita la sección 9 información de solicitud de modificaciones, el usuario registra el contenido de la solicitud, selecciona el fundamento jurídico que le aplica a la Institución, el cual la faculta a realizar este tipo de modificación de contrato y presiona el botón “Guardar”, el sistema en el módulo de “Contrato modificado”, cambia el estado de la solicitud a “Solicitud de modificación de contrato registrado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AF18FE" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695EACD3" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69081635" wp14:editId="7648DBBF">
+            <wp:extent cx="4287535" cy="2907052"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="1456805249" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1456805249" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId135"/>
+                    <a:blip r:embed="rId138"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3828435" cy="2595771"/>
+                      <a:ext cx="4300374" cy="2915757"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4B7D80" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+    <w:p w14:paraId="701911B6" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC96503" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2534DB2A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C8A123" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Selección de Fundamento jurídico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DAB579" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F70C33D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64232F30" wp14:editId="44AD3084">
+            <wp:extent cx="3729303" cy="2156820"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:docPr id="475249460" name="Imagen 18" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="475249460" name="Imagen 18" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId139" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3734961" cy="2160093"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FEE4A9" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7496F7A4" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>El Administrador de Contrato puede modificar o eliminar la solicitud o enviarla a aprobar, además le permite realizar la validación presupuestaria antes de enviar a aprobación. Para enviar la solicitud a aprobación, presiona el botón “Asignar aprobador”, para lo cual debe seleccionar a la jefatura de su oficina o bien, en caso de que el Administrador de Contrato sea la jefatura, el sistema le permite seleccionarse a sí mismo para poder brindar la aprobación. El sistema habilita la sección “Información detallada de las aprobaciones” completa el formulario y presiona el botón “Solicitar aprobación”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D62E454" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...9 lines deleted...]
-    <w:p w14:paraId="75DE378A" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="5EA73D05" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DCDF21" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D390E8B" wp14:editId="0E21C9CF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16B8CB6E" wp14:editId="49A70020">
             <wp:extent cx="3150187" cy="3313128"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="738053899" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="738053899" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId136"/>
+                    <a:blip r:embed="rId140"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3166007" cy="3329766"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69059ED8" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...19 lines deleted...]
-    <w:p w14:paraId="2FF5F694" w14:textId="25DD8195" w:rsidR="00DA0343" w:rsidRPr="00253705" w:rsidRDefault="00DA0343" w:rsidP="00253705">
+    <w:p w14:paraId="4468C78F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BC993C" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184F55EF" w14:textId="396523E4" w:rsidR="00B04B29" w:rsidRPr="007463A9" w:rsidRDefault="00B04B29" w:rsidP="007463A9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253705">
+      <w:r w:rsidRPr="007463A9">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Aprobar solicitud de prórroga</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="372" w:firstLine="708"/>
+        <w:t>Aprobar solicitud de prórroga:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A08213" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(Jefatura de la oficina usuaria)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2BB073" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+    <w:p w14:paraId="46AAF1FC" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27123DA5" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Una vez enviado, el sistema envía aviso al correo electrónico del Aprobador con rol “Adjudicación 1”, informándole que tiene una aprobación pendiente de realizar, quedando el trámite en el estado de “Aprobación de Modificación en trámite”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B19F01" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...9 lines deleted...]
-    <w:p w14:paraId="162DAA41" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="01D3A867" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF03982" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="00B208CC">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16664A48" wp14:editId="6D3C7A9B">
-[...2 lines deleted...]
-            <wp:docPr id="553238284" name="Imagen 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="077F2422" wp14:editId="3399E96B">
+            <wp:extent cx="3290888" cy="545725"/>
+            <wp:effectExtent l="19050" t="19050" r="24130" b="26035"/>
+            <wp:docPr id="388547502" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="553238284" name=""/>
+                    <pic:cNvPr id="388547502" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId137"/>
+                    <a:blip r:embed="rId141"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3726299" cy="2323780"/>
+                      <a:ext cx="3308197" cy="548595"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln w="19050">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E93EA1" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...36 lines deleted...]
-    <w:p w14:paraId="24F64E95" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="2DDAEBA6" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428F0B5B" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Aprobador, ingresa al menú </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Procedimiento de la Institución Compradora”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Aprobación”, el sistema despliega la pantalla “Listado de aprobación”, presiona sobre la columna “Descripción del procedimiento” del trámite de interés que debe estar en estado “Sin tramitar”.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B389EA" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BE800A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="003D6AA8">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44386CF7" wp14:editId="43B925DC">
-[...2 lines deleted...]
-            <wp:docPr id="502047083" name="Imagen 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="329C8923" wp14:editId="3A45C055">
+            <wp:extent cx="4166235" cy="567418"/>
+            <wp:effectExtent l="38100" t="38100" r="43815" b="42545"/>
+            <wp:docPr id="196518641" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación, Teams&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="502047083" name=""/>
+                    <pic:cNvPr id="196518641" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación, Teams&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId138"/>
+                    <a:blip r:embed="rId142"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3478151" cy="2012560"/>
+                      <a:ext cx="4201229" cy="572184"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln w="22225">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18316C71" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+    <w:p w14:paraId="0542FC05" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CAED02" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El sistema despliega la pantalla “Solicitud de prórrogas al contrato”, habilita en la sección [11. Información detallada de las aprobaciones] los botones “Procesar aclaración” en caso de requerir aclaración sobre la modificación, “Solicitar modificación” en caso de requerir un cambio por quién realizó la solicitud “Cambiar de aprobador” y “Rechazar”, en caso de decidir no aprobar la modificación. Después de revisar la modificación enviada, para aprobarla presiona el botón “Aprobar”, el sistema realiza el proceso de firma digital y cambia el estado a la solicitud de modificación a “Solicitud de modificación de contrato aprobado”.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580C2FC6" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...9 lines deleted...]
-    <w:p w14:paraId="6691AA73" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="04F3517A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05897098" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30EE3281" wp14:editId="3D144093">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20F054B2" wp14:editId="3EEE0602">
+            <wp:extent cx="3476625" cy="1983836"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1757227823" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1757227823" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId139"/>
+                    <a:blip r:embed="rId143"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3806051" cy="2171814"/>
+                      <a:ext cx="3494824" cy="1994221"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D44F0B7" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+    <w:p w14:paraId="04B11E56" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E575AD" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Una vez aprobada la “Solicitud de prórrogas al contrato” y habiendo recibido un mensaje por correo electrónico, el </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Administrador del Contrato</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> con el rol “Solicitud de contratación 3” ingresa al menú “Contrato modificado” y selecciona en la pantalla “Listado de contratos modificados” la modificación de su interés que está en estado “Modificación aprobada”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0112B57D" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...9 lines deleted...]
-    <w:p w14:paraId="45C92732" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="12E03CAD" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F846F9F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="00B47512">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CFE2CB4" wp14:editId="4E05E568">
-[...2 lines deleted...]
-            <wp:docPr id="423477079" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C69504B" wp14:editId="7F3A37B7">
+            <wp:extent cx="3648075" cy="1951288"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1688827636" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="423477079" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPr id="1688827636" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId140"/>
+                    <a:blip r:embed="rId144"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3728364" cy="2034272"/>
+                      <a:ext cx="3664027" cy="1959820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F17824" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+    <w:p w14:paraId="56BAF822" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCE143B" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El sistema despliega la pantalla “Solicitud de prórrogas al contrato” donde presionando el botón “Solicitar confección de contrato”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0343">
-[...26 lines deleted...]
-    <w:p w14:paraId="28EC6E7E" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    </w:p>
+    <w:p w14:paraId="45EAFA25" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628B27B2" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="533EB5D3" wp14:editId="58FD1225">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77786BF3" wp14:editId="61D24EDF">
+            <wp:extent cx="3733800" cy="2042482"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2055320354" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2055320354" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId141"/>
+                    <a:blip r:embed="rId145"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3931583" cy="2150674"/>
+                      <a:ext cx="3748498" cy="2050522"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11579C09" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...36 lines deleted...]
-    <w:p w14:paraId="3A332145" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="0F7EB1BB" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+    </w:p>
+    <w:p w14:paraId="0A751327" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e habilita la sección [12. Información detallada de asignación de trámite], se completan los campos de la sección, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y se debe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>selecciona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">así mismo(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si es el primer trámite de prórroga que tramita, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>debe solicitar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la UASI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por medio de reporte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la asignación del rol Distribuidor 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, al finalizar la asignación, el estado del trámite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>cambia a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Distribuidor asignado”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486C65D5" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El sistema adicionalmente le envía </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>una notificación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al correo electrónico informándole que se le ha asignado un trámite para distribuir. E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n esta nueva pantalla, al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>seleccionarse</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asimismo, el sistema le permitirá </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>reali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>zar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la recomendación o análisis final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la prórroga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018B6BBB" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB0A61F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="480E1BC5" wp14:editId="7FADF7E5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C28BC1E" wp14:editId="17107E50">
             <wp:extent cx="3415445" cy="1987366"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="690772368" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="690772368" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId142"/>
+                    <a:blip r:embed="rId146"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3434032" cy="1998181"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39121A1F" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="7FE1CE26" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B35898D" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...11 lines deleted...]
-    <w:p w14:paraId="53FA7A5E" w14:textId="6B686B79" w:rsidR="00DA0343" w:rsidRPr="001E0054" w:rsidRDefault="001E0054" w:rsidP="001E0054">
+    <w:p w14:paraId="14AE79C6" w14:textId="6052ACD1" w:rsidR="00B04B29" w:rsidRPr="007463A9" w:rsidRDefault="00B04B29" w:rsidP="007463A9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E0054">
+      <w:r w:rsidRPr="007463A9">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Trámite De La Modificación</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+        <w:t xml:space="preserve">Trámite De La Modificación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04825F0D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Tramitador: Analista de la oficina usuaria</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+        <w:t xml:space="preserve">Tramitador: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Administrador de contrato de la oficina usuaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0343">
-[...73 lines deleted...]
-    <w:p w14:paraId="50F359AA" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    </w:p>
+    <w:p w14:paraId="18851917" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45205701" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una vez que la solicitud de prórroga ha sido aprobada, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>el Administrador de Contrato deberá continuar con la recomendación y análisis final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B69E6E" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE88600" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ingresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al menú “Contrato modificado”, el sistema despliega la pantalla “Listado de contratos modificados”, presiona sobre la columna “Descripción del procedimiento” del trámite de interés que debe estar en estado “Distribuidor asignado”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F699600" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AC5C57" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="00D87644">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68437EEE" wp14:editId="500BFFF4">
-[...2 lines deleted...]
-            <wp:docPr id="1820351795" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38CEBB7E" wp14:editId="6DFBABE2">
+            <wp:extent cx="3687921" cy="716915"/>
+            <wp:effectExtent l="38100" t="38100" r="46355" b="45085"/>
+            <wp:docPr id="541333392" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1820351795" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPr id="541333392" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId143"/>
+                    <a:blip r:embed="rId147"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3717408" cy="1865272"/>
+                      <a:ext cx="3709351" cy="721081"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln w="22225">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C3B20A" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+    <w:p w14:paraId="6F5F1D04" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE91120" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El sistema despliega la pantalla “Solicitud de prórrogas al contrato”, en la cual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>deberá asignarse así mismo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>responsable de notificar la solicitud aprobada al contratista, se oprime el botón “Asignar”. El sistema asigna el estado a la solicitud quedando “En trámite”. El sistema adicionalmente le envía aviso al correo electrónico informándole que se le ha asignado un trámite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E42C294" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222F8C52" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65FD537B" wp14:editId="776725E7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AFDF882" wp14:editId="6ECA805A">
+            <wp:simplePos x="2262215" y="7204203"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2263790</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:align>top</wp:align>
+            </wp:positionV>
             <wp:extent cx="3213614" cy="1271465"/>
             <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
+            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="596763752" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="596763752" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId144"/>
+                    <a:blip r:embed="rId148">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3243867" cy="1283435"/>
+                      <a:ext cx="3213614" cy="1271465"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    <w:p w14:paraId="543B5544" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1526F67D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CAE4F1" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Posteriormente, debe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desde el menú Contrato modificado” a la pantalla “Listado de contratos modificados”, presionando sobre la columna “Descripción del procedimiento” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ingresa al trámite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBDA8A0" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FAC901" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26ED0798" wp14:editId="6E491C05">
-[...2 lines deleted...]
-            <wp:docPr id="373822704" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CDD6C0F" wp14:editId="69AAECDC">
+            <wp:extent cx="4770443" cy="2203938"/>
+            <wp:effectExtent l="19050" t="19050" r="11430" b="25400"/>
+            <wp:docPr id="1593531986" name="Imagen 19" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="373822704" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1593531986" name="Imagen 19" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId145"/>
+                    <a:blip r:embed="rId149">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3051304" cy="1670287"/>
+                      <a:ext cx="4782922" cy="2209703"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="19050">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCA7CA1" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...36 lines deleted...]
-    <w:p w14:paraId="1D0A7B5E" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="49FE251F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E2F678" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El sistema despliega la pantalla “Solicitud de prórrogas al contrato”, se habilita la sección [14. Información detallada de asignación de trámite] donde el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Administrador de contrato de la oficina usuaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presiona el botón “Registrar notificación de modificación” para enviar esta solicitud aprobada al contratista. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F163C1F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730D6BFE" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05C4E8CD" wp14:editId="6E23B30C">
-[...2 lines deleted...]
-            <wp:docPr id="1112490803" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14B75FDC" wp14:editId="302CE07F">
+            <wp:extent cx="3595892" cy="1936439"/>
+            <wp:effectExtent l="38100" t="38100" r="43180" b="45085"/>
+            <wp:docPr id="1664228082" name="Imagen 20" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1112490803" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1664228082" name="Imagen 20" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId146"/>
+                    <a:blip r:embed="rId150" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3169724" cy="1625224"/>
+                      <a:ext cx="3601666" cy="1939549"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="22225">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362B9972" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+    <w:p w14:paraId="64F4DD57" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DC4C5E" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Muestra la ventana emergente “Notificación de modificación de contrato”, completa el campo contenido y presiona el botón “Guardar” para posteriormente enviar el documento al contratista.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DD8E9C" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...9 lines deleted...]
-    <w:p w14:paraId="6BB4CF89" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="3E6A6BFE" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BDD1CF" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A98C480" wp14:editId="01B74722">
-[...2 lines deleted...]
-            <wp:docPr id="2022097747" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47CD3541" wp14:editId="26BCB307">
+            <wp:extent cx="4797562" cy="1231654"/>
+            <wp:effectExtent l="38100" t="38100" r="41275" b="45085"/>
+            <wp:docPr id="881421994" name="Imagen 21" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2022097747" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="881421994" name="Imagen 21" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId147"/>
+                    <a:blip r:embed="rId151" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3432951" cy="1254020"/>
+                      <a:ext cx="4814106" cy="1235901"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="22225">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128AA4F2" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+    <w:p w14:paraId="7426A034" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DCD8F7" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Una vez finalizado el registro de la notificación, se presiona el botón “Generar documento electrónico” y luego se presiona el botón “Enviar” firmado digitalmente el documento. Una vez enviado, el sistema adicionalmente envía un correo electrónico al contratista comunicándole de la aprobación de la “Prórroga al contrato”, y actualiza el estado del trámite en “Solicitud de modificación de contrato notificado”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B77366" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1B7C28C4" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0534A10D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7371"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F3094A7" wp14:editId="35C3B871">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3689DC7F" wp14:editId="61DCC80E">
+            <wp:extent cx="4297975" cy="1542700"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="635"/>
             <wp:docPr id="1564999910" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1564999910" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId148"/>
+                    <a:blip r:embed="rId152"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3415467" cy="1225936"/>
+                      <a:ext cx="4333941" cy="1555609"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F061CB4" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="4F132BE4" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1887EA67" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="2D879E33" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30879581" wp14:editId="5C7F3028">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DF3ABB5" wp14:editId="380F2ACD">
+            <wp:extent cx="3539794" cy="2005883"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1568681236" name="Imagen 1" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza media"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1568681236" name="Imagen 1" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza media"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId149"/>
+                    <a:blip r:embed="rId153"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3006687" cy="1703789"/>
+                      <a:ext cx="3563836" cy="2019507"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EF0D65" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="46CCD23C" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AAA1B1E" w14:textId="45B633D7" w:rsidR="00B04B29" w:rsidRPr="0093359C" w:rsidRDefault="00B04B29" w:rsidP="0093359C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093359C">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificación De Condiciones Previo A Elaborar Adenda Del Contrato Y Su Notificación   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADF2724" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tramitador: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Administrador del Contrato oficina usuaria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DED505E" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2430FA25" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para realizar el proceso de verificación de cumplimiento del contratista, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>el Administrador del Contrato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con el rol “Contrato 3”, ingresa a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>l menú “Procedimiento de la Institución Compradora”, “Contratación Electrónica”, y luego al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submenú “confección de contrato”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oprime en la opción “contrato </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ificado” y busca la solicitud de modificación de su interés presiona en la pantalla “Listado de contratos modificados”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F928AC" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429A100C" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16675483" wp14:editId="1521E13C">
-[...2 lines deleted...]
-            <wp:docPr id="2108924854" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38E9D19D" wp14:editId="62253A97">
+            <wp:extent cx="5059589" cy="2101460"/>
+            <wp:effectExtent l="19050" t="19050" r="27305" b="13335"/>
+            <wp:docPr id="2075584467" name="Imagen 18" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2108924854" name="Imagen 1" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPr id="2075584467" name="Imagen 18" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId154" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5102171" cy="2119146"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="15875">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6673BA" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14727878" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06845B87" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una vez identificado el trámite ingresa al título “Verificación de condiciones”.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB80BE8" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15AD9029" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE17D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CF46BA0" wp14:editId="67D199F0">
+            <wp:extent cx="3209925" cy="2281480"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:docPr id="1342502625" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1342502625" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId150"/>
+                    <a:blip r:embed="rId155"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3102664" cy="1715973"/>
+                      <a:ext cx="3240162" cy="2302971"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5551BFBE" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...180 lines deleted...]
-    <w:p w14:paraId="3369B2A3" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="3E80364F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B03E21" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El sistema despliega la pantalla “Asignación de responsable del contrato y notificación de requisitos al proveedor para elaborar contrato”. El proceso de verificación de condiciones del contrato tanto a nivel de la Institución como del contratista se realiza con la funcionalidad actual del módulo de un contrato base.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4C5221" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF7832B" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="002D0C0D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FCA84C0" wp14:editId="4B260F32">
-[...90 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F0B6A98" wp14:editId="24054454">
+            <wp:extent cx="3438818" cy="2397156"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="3175"/>
             <wp:docPr id="1587584373" name="Imagen 1" descr="Tabla&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1587584373" name="Imagen 1" descr="Tabla&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId152"/>
+                    <a:blip r:embed="rId156"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2913415" cy="2030904"/>
+                      <a:ext cx="3467292" cy="2417005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77129003" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...57 lines deleted...]
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+    <w:p w14:paraId="2B6FF7E4" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0185B58E" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06620">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se completa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06620">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> información de funcionarios relacionados del apartado “4. Información del usuario” y se pulsa el botón “Guardar”.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En caso de requerir adicionar más Administradores de contrato al procedimiento, es posible agregarlos en este apartado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0192C642" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CC71E5" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cabe indicar, que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10760">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>para las prórrogas al plazo de vigencia de los contratos continuados no se solicitará el aporte de garantía de cumplimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, por lo que se deberá seleccionar en todos los casos la opción “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10760">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>”, ya que el control de la vigencia para las garantías de dichos contratos lo tramitará el Subproceso de Verificación y Ejecución Contractual del Departamento de Proveeduría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3A5211" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046B28AD" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Después de verificadas las condiciones del contrato en esta pantalla, se debe oprimir “Verificación completa”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0427CD" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2077AABB" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Después de verificadas las condiciones del contrato en esta pantalla, así como las especies fiscales y garantía de cumplimiento (en caso de aplicar) se debe oprimir “Verificación completa”.</w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7732E28B" wp14:editId="7629DBBD">
-[...2 lines deleted...]
-            <wp:docPr id="1754295598" name="Imagen 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="791B0EC6" wp14:editId="494597B5">
+            <wp:extent cx="4237638" cy="2041848"/>
+            <wp:effectExtent l="38100" t="38100" r="29845" b="34925"/>
+            <wp:docPr id="820378278" name="Imagen 22" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1754295598" name=""/>
+                    <pic:cNvPr id="820378278" name="Imagen 22" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId157">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4243597" cy="2044719"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="22225">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DD97CF" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3515ABCE" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6CBBE1" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002007F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El sistema muestra el siguiente mensaje consultando si se desea trasladar el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002007F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>contrato para su elaboración. Oprimir el botón “Aceptar”.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35706980" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348C2745" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00826B12">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DA926F6" wp14:editId="6D488EB8">
+            <wp:extent cx="3663778" cy="914400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="59343901" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="59343901" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId153"/>
+                    <a:blip r:embed="rId158"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1448063" cy="724031"/>
+                      <a:ext cx="3688045" cy="920457"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F248DD" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...36 lines deleted...]
-    <w:p w14:paraId="19B57D95" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+    <w:p w14:paraId="7FCB5EC0" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FEE00A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006636E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El sistema informa que el proceso ha sido exitoso. Oprimir el botón “Confirmar”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E5B5E0" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527F2ED6" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7434A71F" w14:textId="296B9CE0" w:rsidR="00B04B29" w:rsidRPr="007753B4" w:rsidRDefault="00B04B29" w:rsidP="007753B4">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007753B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Elaboración De La Adenda Del Contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FC593C" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F807C5" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Posteriormente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, se procede a elaborar la adenda del contrato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, para lo cual s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e ingresa en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008547F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>el menú llamado “Procedimiento de la Institución Compradora”, se ingresa los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008547F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>siguientes enlaces: “Contratación electrónica”, “Confección de contrato” y “Contratos”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574EFA84" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="00250BD3">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EDFDB92" wp14:editId="2CF737E6">
-[...2 lines deleted...]
-            <wp:docPr id="1929588905" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13982381" wp14:editId="4E96CCAD">
+            <wp:extent cx="1638066" cy="2161268"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:docPr id="445207074" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1929588905" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPr id="445207074" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId154"/>
+                    <a:blip r:embed="rId159"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3281306" cy="1669345"/>
+                      <a:ext cx="1662718" cy="2193794"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629F7D57" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00DA0343">
+    <w:p w14:paraId="0BED6DA7" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E944F06" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En la pantalla “Listado de contratos”, se selecciona el procedimiento relacionado, con estado verificación completa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0343">
-[...125 lines deleted...]
-    <w:p w14:paraId="57C06AB0" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
+      <w:r w:rsidRPr="00536A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>y se oprime sobre la descripción de ese procedimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA86B3B" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A2665EF" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0343">
+      <w:r w:rsidRPr="00536A23">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23282D73" wp14:editId="2A508634">
-[...2 lines deleted...]
-            <wp:docPr id="1353547554" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A36E743" wp14:editId="7752A3B8">
+            <wp:extent cx="3724918" cy="1660264"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="808139272" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1353547554" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPr id="808139272" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId155"/>
+                    <a:blip r:embed="rId160"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3877289" cy="1428435"/>
+                      <a:ext cx="3743921" cy="1668734"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC9C705" w14:textId="77777777" w:rsidR="00DA0343" w:rsidRPr="00DA0343" w:rsidRDefault="00DA0343" w:rsidP="00DA0343">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+    <w:p w14:paraId="2E21882C" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5771CDAF" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El sistema despliega la pantalla “Registro de Contrato Modificado (Prórrogas al contrato). En la sección 1 y 2 se observa información sobre la institución y la relacionada.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En la sección 4, se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consulta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la firma del responsable del contratista, en tanto haya sido tramitada en el contrato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inicial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EC9A46" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E75841" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En la sección “5. Información básica del contrato”, podrá visualizar la información básica del contrato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en donde se indica </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001220B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el plazo de “Vigencia del Contrato” y “Prórrogas” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ya modificado con base a lo tramitado en los pasos anteriores.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543193DF" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D02BF30" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="007D3169" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="385FB465" wp14:editId="0DD9E754">
+            <wp:extent cx="3161716" cy="1673211"/>
+            <wp:effectExtent l="19050" t="19050" r="19685" b="22860"/>
+            <wp:docPr id="2024495744" name="Imagen 18" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2024495744" name="Imagen 18" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId161">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3184311" cy="1685168"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="15875">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6D3A80" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226A24D5" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="00E91D4E" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En las secciones 6 y 7 se visualiza la información de otras condiciones y de la garantía de cumplimiento y colateral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D13BB2C" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="00E91D4E" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59005EE0" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En la sección 8 se observa la información del bien, servicio u obra, selecciona la o las líneas que van a ser objeto de esta solicitud, indica si aplica el presupuesto y además agrega la estructura presupuestaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4493AF" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E29863" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de ser necesario se procede anexar documentos indicando si el mismo es o no confidencial. Para continuar se pulsa el botón </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3E83">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>“Guardar”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFCD286" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1025403D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EB141A3" wp14:editId="7B8C3C8E">
+            <wp:extent cx="4555081" cy="1060298"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:docPr id="404036422" name="Imagen 23" descr="Tabla&#10;&#10;Descripción generada automáticamente con confianza media"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="404036422" name="Imagen 23" descr="Tabla&#10;&#10;Descripción generada automáticamente con confianza media"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId162">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4570060" cy="1063785"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001E2AAC" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2057B90A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posteriormente, al final de la pantalla se debe seleccionar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7086B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>botón “Asignar Aprobador”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60628315" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4BABAC" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7805C6AA" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>En caso de ser necesario se procede anexar documentos indicando si el mismo es o no confidencial. Para continuar se pulsa el botón “Guardar”.</w:t>
-[...103 lines deleted...]
-    <w:p w14:paraId="39258323" w14:textId="77777777" w:rsidR="00901EF9" w:rsidRPr="00901EF9" w:rsidRDefault="00901EF9" w:rsidP="00901EF9">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23589543" wp14:editId="4DFC18E2">
+            <wp:extent cx="5200299" cy="958174"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:docPr id="1414494896" name="Imagen 24" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1414494896" name="Imagen 24" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId163">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5217759" cy="961391"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A35827" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65799553" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Al final de la pantalla en el apartado “Solicitud de Aprobación”, se debe seleccionar en Clasificación de aprobación la opción “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005477CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No requiere aprobación/refrendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>”, y se debe seleccionar la opción “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005477CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>” requiere firma del contratista. En el campo Aprobador, se deberá buscar el nombre de la jefatura de la oficina o departamento, en caso de que el Administrador de contrato sea la jefatura, podrá seleccionarse a sí mismo. Luego, deberá llenar los espacios “Título de la solicitud” y “Contenido de solicitud”, y dar clic al botón “Solicitar Aprobación”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04628419" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5272589F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27F32818" wp14:editId="5B537556">
+            <wp:extent cx="4886239" cy="4156874"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1426447169" name="Imagen 26" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1426447169" name="Imagen 26" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId164">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4894342" cy="4163767"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BEA5AE" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E6B67D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F3AEAE" w14:textId="755A7257" w:rsidR="00B04B29" w:rsidRPr="00A92FB6" w:rsidRDefault="00B04B29" w:rsidP="00A92FB6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00901EF9">
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FB6">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Aprobación de contrato:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278117D0" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="00422570" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422570">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(Jefatura de la oficina usuaria)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7B4ECC" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8A9F7A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Una vez enviado, el sistema envía aviso al correo electrónico del Aprobador informándole que tiene una aprobación pendiente de realizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. Para dar trámite, debe ingresar al apartado “Aprobación”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10151471" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BDF61D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B676277" wp14:editId="2BC938EA">
+            <wp:extent cx="5570548" cy="2244611"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="758766609" name="Imagen 27" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="758766609" name="Imagen 27" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId165">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5581999" cy="2249225"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79977FD0" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440F4121" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18425E7D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Brindar una justificación de aprobación, y dar clic al botón “Aprobar”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452FB089" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51944A6A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74065F23" wp14:editId="61992639">
+            <wp:extent cx="5315888" cy="2934066"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1006120581" name="Imagen 28" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1006120581" name="Imagen 28" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId166">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5326117" cy="2939712"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F7ABC2" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788516DA" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingresa pin de la firma digital, validar, y seleccionar el botón “Confirmar”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CAA02F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6FEFA3" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Con esto se brinda la aprobación del nuevo contrato y el trámite se devuelve al Administrador del contrato de la oficina usuaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D48FB69" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E1B1A7" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74692A95" w14:textId="3A5CD908" w:rsidR="00B04B29" w:rsidRPr="00023242" w:rsidRDefault="00B04B29" w:rsidP="00023242">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023242">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Continuidad de la Confección del contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01938AF2" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="00C04194" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04194">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(Administrador de contrato de la oficina usuaria)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14462049" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6151571A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ingresa a Contratos, selecciona el procedimiento que se encuentra en estado “Contrato aprobado”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088769D6" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF3E965" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214D9971" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52E91466" wp14:editId="4B5C41E8">
+            <wp:extent cx="5479045" cy="2008356"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="2023733507" name="Imagen 29" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2023733507" name="Imagen 29" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId167">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5485302" cy="2010650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39043E0C" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CD1C76" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C9CD5C" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Al final de la pantalla, seleccionar el botón “Registro completo”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D80AE0" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C262603" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39B6D6AF" wp14:editId="2D593C05">
+            <wp:extent cx="5346279" cy="1124874"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="84294299" name="Imagen 30" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="84294299" name="Imagen 30" descr="Interfaz de usuario gráfica, Texto, Aplicación&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId168">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5360327" cy="1127830"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8D3DFE" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9031AE" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Luego, dirigirse de nuevo al final de la pantalla y dar clic en el botón “Generar documento electrónico”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CEDC72" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BEBBB2F" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AA70CF3" wp14:editId="53606461">
+            <wp:extent cx="4971363" cy="1037774"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="482807942" name="Imagen 31" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="482807942" name="Imagen 31" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId169">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4986158" cy="1040863"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D78D5A3" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA8A6B4" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Posteriormente, seleccionar el botón “Enviar” y brindar la firma electrónica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04103517" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD163D5" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FB7A039" wp14:editId="33F7D1E7">
+            <wp:extent cx="3746421" cy="2339294"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="4445"/>
+            <wp:docPr id="510838845" name="Imagen 32" descr="Texto&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="510838845" name="Imagen 32" descr="Texto&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId170">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3757104" cy="2345965"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EFD03A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1613FFA3" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al seleccionar el botón “Listado”, se podrá visualizar el trámite en estado “Contrato notificado”, con lo cual, se finalizaría el trámite de prórroga de vigencia del contrato. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1842DD65" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5834229D" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7137E3A6" wp14:editId="453C5DA4">
+            <wp:extent cx="5098717" cy="2092153"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="3810"/>
+            <wp:docPr id="2095392421" name="Imagen 33" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2095392421" name="Imagen 33" descr="Interfaz de usuario gráfica, Texto, Aplicación, Correo electrónico&#10;&#10;Descripción generada automáticamente"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId171">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5103458" cy="2094098"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6320C058" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7FCB9A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B2D8C5" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="00D513BC" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D513BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Al finalizar el trámite, el Administrador de contrato deberá notificar al Subproceso de Verificación y Ejecución Contractual para que continúen con el registro de la fecha de ejecución, conforme lo dispuesto en el siguiente apartado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F32C0ED" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="00D513BC" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69202940" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DB5E56" w14:textId="1BF36DCD" w:rsidR="00B04B29" w:rsidRPr="008270B9" w:rsidRDefault="00B04B29" w:rsidP="008270B9">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008270B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Notificación a VEC Para el Registro de la Fecha de Inicio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F24A37D" w14:textId="77777777" w:rsidR="00901EF9" w:rsidRPr="00901EF9" w:rsidRDefault="00901EF9" w:rsidP="00901EF9">
-[...90 lines deleted...]
-    <w:p w14:paraId="024041FC" w14:textId="46E17BD4" w:rsidR="00080231" w:rsidRDefault="00B869F6" w:rsidP="006212E9">
+    <w:p w14:paraId="27BEB3CE" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Tramitador: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Administrador de Contrato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la oficina usuaria y Administrador del Contrato de VEC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A049FE7" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E77585A" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una vez notificado el contrato, si el mismo es de servicios o de bienes/servicios, el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Administrador de contrato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la oficina usuaria deberá notificar al Subproceso de Verificación y Ejecución Contractual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mediante correo electrónico a la dirección </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId172" w:history="1">
+        <w:r w:rsidRPr="00B32CD0">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>licitaciones@poder-judicial.go.cr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F328E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Recepción de Documentos – Proveeduría Judicial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, para que el Administrador del Contrato por parte de VEC, pueda registrar la fecha de ejecución del servicio contratado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43856311" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F364C14" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se aclara que es necesario atender el registro de la fecha de inicio en el sistema, para que el sistema le pueda habilitar a los proveedores las pantallas para la solicitud de modificaciones al contrato en caso de así requerirlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1111915B" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A020DB9" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De igual manera, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394221">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>adjunta manual de SICOP para su consulta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD55EDA" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A4B991" w14:textId="77777777" w:rsidR="00B04B29" w:rsidRPr="002D0C0D" w:rsidRDefault="00B04B29" w:rsidP="00B04B29">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-          <w:lang w:val="es-ES"/>
-[...8 lines deleted...]
-          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:77.75pt;height:49.9pt" o:ole="">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1596" w:dyaOrig="1033" w14:anchorId="01B36274">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:82.15pt;height:52.55pt" o:ole="">
             <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1811338935" r:id="rId156"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1033" DrawAspect="Icon" ObjectID="_1835519451" r:id="rId173"/>
         </w:object>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4BFD14F5" w14:textId="558781D3" w:rsidR="005E17FB" w:rsidRDefault="005E17FB" w:rsidP="005E17FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A8C6F44" w14:textId="77777777" w:rsidR="00206C19" w:rsidRDefault="00206C19" w:rsidP="005E17FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3892907E" w14:textId="338B47D2" w:rsidR="005E17FB" w:rsidRPr="005E17FB" w:rsidRDefault="005E17FB" w:rsidP="001B5C9D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
@@ -40047,51 +42461,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4817F0D6" w14:textId="4749CF3A" w:rsidR="005E17FB" w:rsidRDefault="005E17FB" w:rsidP="005E17FB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09DADDAC" w14:textId="71968CFD" w:rsidR="00C370D3" w:rsidRPr="00C370D3" w:rsidRDefault="00D42066" w:rsidP="00C370D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Hlk133327556"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk133327556"/>
       <w:r w:rsidRPr="00C370D3">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00C370D3">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Aplica para contratos</w:t>
       </w:r>
       <w:r w:rsidR="00696CFA" w:rsidRPr="00C370D3">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
@@ -40126,51 +42540,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C370D3">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Depto. de Proveeduría</w:t>
       </w:r>
       <w:r w:rsidR="00D42066" w:rsidRPr="00C370D3">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="35677D33" w14:textId="77777777" w:rsidR="00D42066" w:rsidRDefault="00D42066" w:rsidP="00A2546E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B7BF5BC" w14:textId="75B29093" w:rsidR="000D73FD" w:rsidRPr="00A12FA5" w:rsidRDefault="00E1275F" w:rsidP="00A2546E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -40384,50 +42798,51 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Manual P-PS-091-04-2013) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72646439" w14:textId="7E0887A3" w:rsidR="000D73FD" w:rsidRPr="00A12FA5" w:rsidRDefault="00EB7FC1" w:rsidP="008D213C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12FA5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="000D73FD" w:rsidRPr="00A12FA5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>odificación objetos actualizados</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12FA5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manual P-PS-094-04-2013)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF4DB89" w14:textId="697A9345" w:rsidR="000D73FD" w:rsidRPr="00A12FA5" w:rsidRDefault="00EB7FC1" w:rsidP="008D213C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -40665,51 +43080,50 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manual P-PS-165-01-2021) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759FCC5E" w14:textId="65944BCE" w:rsidR="005E17FB" w:rsidRPr="00B23D4E" w:rsidRDefault="008D213C" w:rsidP="008D213C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23D4E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="000D73FD" w:rsidRPr="00B23D4E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>dministrador del contrato anexa documentos al expediente electrónico</w:t>
       </w:r>
       <w:r w:rsidRPr="00B23D4E">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Manual P-PS-193-03-2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DFB7D5" w14:textId="77777777" w:rsidR="003B09B6" w:rsidRDefault="003B09B6" w:rsidP="00A2546E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -40831,51 +43245,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C738F5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C75B996" wp14:editId="170A8839">
             <wp:extent cx="5104933" cy="1923886"/>
             <wp:effectExtent l="19050" t="19050" r="19685" b="19685"/>
             <wp:docPr id="1646850349" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Sitio web&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1690864500" name="Imagen 1" descr="Interfaz de usuario gráfica, Texto, Sitio web&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId157"/>
+                    <a:blip r:embed="rId174"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5153612" cy="1942231"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -40949,75 +43363,75 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, en donde podrá ubicar el manual del trámite que requiere atender en la plataforma</w:t>
       </w:r>
       <w:r w:rsidR="00C05963">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3294C939" w14:textId="77777777" w:rsidR="005E17FB" w:rsidRPr="005E17FB" w:rsidRDefault="005E17FB" w:rsidP="005E17FB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E17FB" w:rsidRPr="005E17FB" w:rsidSect="001B4F41">
-      <w:headerReference w:type="default" r:id="rId158"/>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:headerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="616" w:bottom="426" w:left="851" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="580D1B92" w14:textId="77777777" w:rsidR="00E32C37" w:rsidRDefault="00E32C37" w:rsidP="00E66BFD">
+    <w:p w14:paraId="722B030D" w14:textId="77777777" w:rsidR="007D706E" w:rsidRDefault="007D706E" w:rsidP="00E66BFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11931A92" w14:textId="77777777" w:rsidR="00E32C37" w:rsidRDefault="00E32C37" w:rsidP="00E66BFD">
+    <w:p w14:paraId="47D1AE80" w14:textId="77777777" w:rsidR="007D706E" w:rsidRDefault="007D706E" w:rsidP="00E66BFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -41214,96 +43628,96 @@
                 <w14:alpha w14:val="57000"/>
               </w14:srgbClr>
             </w14:shadow>
             <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
               <w14:noFill/>
               <w14:prstDash w14:val="solid"/>
               <w14:round/>
             </w14:textOutline>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7C3239A5" w14:textId="77777777" w:rsidR="00224441" w:rsidRDefault="00224441">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AD26A05" w14:textId="77777777" w:rsidR="00E32C37" w:rsidRDefault="00E32C37" w:rsidP="00E66BFD">
+    <w:p w14:paraId="0DCB0727" w14:textId="77777777" w:rsidR="007D706E" w:rsidRDefault="007D706E" w:rsidP="00E66BFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43B0B1D8" w14:textId="77777777" w:rsidR="00E32C37" w:rsidRDefault="00E32C37" w:rsidP="00E66BFD">
+    <w:p w14:paraId="25A6EC21" w14:textId="77777777" w:rsidR="007D706E" w:rsidRDefault="007D706E" w:rsidP="00E66BFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="391AF6C2" w14:textId="0E05EA13" w:rsidR="00224441" w:rsidRDefault="00224441" w:rsidP="00D44CA6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:lang w:val="es-ES"/>
         <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
           <w14:srgbClr w14:val="6E747A">
             <w14:alpha w14:val="57000"/>
           </w14:srgbClr>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:round/>
         </w14:textOutline>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="14" w:name="_Hlk86675690"/>
+    <w:bookmarkStart w:id="12" w:name="_Hlk86675690"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F467125" wp14:editId="43BC5B25">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-54033</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="530602" cy="596460"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="45" name="Imagen 45" descr="Imagen que contiene cuerda, estatua, viejo, hombre&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -41410,51 +43824,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF">
                       <a:alpha val="0"/>
                     </a:srgbClr>
                   </a:solidFill>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:bookmarkStart w:id="15" w:name="_Hlk169860003"/>
+    <w:bookmarkStart w:id="13" w:name="_Hlk169860003"/>
     <w:r w:rsidRPr="0042086D">
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:lang w:val="es-ES"/>
         <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
           <w14:srgbClr w14:val="6E747A">
             <w14:alpha w14:val="57000"/>
           </w14:srgbClr>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:round/>
         </w14:textOutline>
       </w:rPr>
       <w:t xml:space="preserve">MANUAL PARA </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:lang w:val="es-ES"/>
@@ -41487,51 +43901,51 @@
           <w14:prstDash w14:val="solid"/>
           <w14:round/>
         </w14:textOutline>
       </w:rPr>
       <w:t>MODIFICACIÓN</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:lang w:val="es-ES"/>
         <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
           <w14:srgbClr w14:val="6E747A">
             <w14:alpha w14:val="57000"/>
           </w14:srgbClr>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:round/>
         </w14:textOutline>
       </w:rPr>
       <w:t xml:space="preserve"> Y EJECUCIÓN DE CONTRATOS</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
   </w:p>
   <w:p w14:paraId="43350115" w14:textId="37D9FEEE" w:rsidR="00224441" w:rsidRPr="004803D2" w:rsidRDefault="00224441" w:rsidP="000A3D93">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
           <w14:srgbClr w14:val="6E747A">
             <w14:alpha w14:val="57000"/>
           </w14:srgbClr>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:round/>
         </w14:textOutline>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004803D2">
@@ -41577,51 +43991,51 @@
         </w14:textOutline>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004803D2">
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
           <w14:srgbClr w14:val="6E747A">
             <w14:alpha w14:val="57000"/>
           </w14:srgbClr>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:round/>
         </w14:textOutline>
       </w:rPr>
       <w:t>Departamento de Proveeduría</w:t>
     </w:r>
   </w:p>
-  <w:bookmarkEnd w:id="14"/>
+  <w:bookmarkEnd w:id="12"/>
   <w:p w14:paraId="6D3FC475" w14:textId="72A12459" w:rsidR="00224441" w:rsidRPr="007B0137" w:rsidRDefault="00224441" w:rsidP="00E66BFD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AFC6571" wp14:editId="1301A2F8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -41661,55 +44075,55 @@
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-            <v:line id="Conector recto 48" style="position:absolute;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#4472c4 [3204]" strokeweight="3pt" from="33.2pt,8.3pt" to="492.6pt,8.3pt" w14:anchorId="63EDABBF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnIyKLDwIAAH4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfaZLddqmipnvoCi4I&#10;qt1FnF3Hbiz8pbHbpP+esdOmFSAkEDk4HnvezHszk6weB6PJUUBQzja0mpWUCMtdq+y+oV9fP7xb&#10;UhIisy3TzoqGnkSgj+u3b1a9r8Wd65xuBRAMYkPd+4Z2Mfq6KALvhGFh5ryweCkdGBbRhH3RAusx&#10;utHFXVk+FL2D1oPjIgQ8fRov6TrHl1Lw+EXKICLRDUVuMa+Q111ai/WK1XtgvlP8TIP9AwvDlMWk&#10;U6gnFhk5gPollFEcXHAyzrgzhZNScZE1oJqq/EnNS8e8yFqwOMFPZQr/Lyz/fNwCUW1D59gpywz2&#10;aIOd4tEBgfQieIFV6n2o0Xljt3C2gt9CkjxIMOmNYsiQK3uaKiuGSDgeLpb388V7zMAvd8UV6CHE&#10;j8IZkjYN1com0axmx08hYjJ0vbikY21J39D7ZVWe2ydyn9E3szhEAS9d25OdPsAzQ2WLcomupFUp&#10;+ohDA4egesARwocScPGbil0ueCKfIqWcGw3kyHB2dprx7yMr7Ts2Hs4z+MoQvTNbd+GQrRt6Rari&#10;WLe8iyctRknPQmIXsFJVTpLnX0zZGefCxir1AYuhLXonmFRaT8CR9B+BZ/8EHUn9DXhC5MzOxgls&#10;lHXwO9pxuFCWoz/Sv9GdtjvXnvJE5Qsc8qzw/EGmr+jWzvDrb2P9AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAOxDRj90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrEBVTQpyq&#10;gOBOQZV6c+MlMcTrELttyteziAMcd2Y0+6ZcjL4TexyiC6ThcpqBQKqDddRoeH15nMxBxGTImi4Q&#10;ajhihEV1elKawoYDPeN+lRrBJRQLo6FNqS+kjHWL3sRp6JHYewuDN4nPoZF2MAcu953Ms0xJbxzx&#10;h9b0eN9i/bHaeQ3r6wv3oJZfYX13fHex2TzVs89c6/OzcXkLIuGY/sLwg8/oUDHTNuzIRtFpUGrG&#10;SdaVAsH+zfwqB7H9FWRVyv8Dqm8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZyMiiw8C&#10;AAB+BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOxDR&#10;j90AAAAIAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="1E2D6C00" id="Conector recto 48" o:spid="_x0000_s1026" style="position:absolute;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="33.2pt,8.3pt" to="492.6pt,8.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLbqKg9AEAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfaZL9ooqa7mFXcEGw&#10;2l3E2bXHjYW/ZLtN+u8ZO21aAUICkYPjj3kz7z1PsrofjSZ7CFE529FmUVMCljuh7LajX18/vFtS&#10;EhOzgmlnoaMHiPR+/fbNavAtXLneaQGBYBIb28F3tE/Jt1UVeQ+GxYXzYPFQumBYwmXYViKwAbMb&#10;XV3V9V01uCB8cBxixN3H6ZCuS34pgacvUkZIRHcUuaUyhjJu8litV6zdBuZ7xY802D+wMExZLDqn&#10;emSJkV1Qv6QyigcXnUwL7kzlpFQcigZU09Q/qXnpmYeiBc2JfrYp/r+0/PP+wT4FtGHwsY3+KWQV&#10;owwmv5EfGYtZh9ksGBPhuHm7vL65fY/Xy09n1RnoQ0wfwRmSJx3VymYdrGX7TzFhMQw9heRtbcnQ&#10;0etlUx9vBMrVYWxhsUsQXnoxkI3ehWcmsHi9xFAiVM4+4XCB99rcYVfgQ0lw6ZtKffEwk8+Zcs0H&#10;HcieYTtsNOPfJ1ba92zavCngM0OMLmzdiUNZXdCrzr6VWTpomCQ9gyRKoFNNKVJaGubqjHOwqckN&#10;iGZoi9EZJpXWM3Ai/UfgMT5DJ1J/A54RpbKzaQYbZV34He00nijLKR7pX+jO040Th9JR5QD7tig8&#10;fmP5w7hcF/j5T7D+AQAA//8DAFBLAwQUAAYACAAAACEAOxDRj90AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrEBVTQpyqgOBOQZV6c+MlMcTrELttyteziAMcd2Y0+6Zc&#10;jL4TexyiC6ThcpqBQKqDddRoeH15nMxBxGTImi4QajhihEV1elKawoYDPeN+lRrBJRQLo6FNqS+k&#10;jHWL3sRp6JHYewuDN4nPoZF2MAcu953Ms0xJbxzxh9b0eN9i/bHaeQ3r6wv3oJZfYX13fHex2TzV&#10;s89c6/OzcXkLIuGY/sLwg8/oUDHTNuzIRtFpUGrGSdaVAsH+zfwqB7H9FWRVyv8Dqm8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAy26ioPQBAABRBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOxDRj90AAAAIAQAADwAAAAAAAAAAAAAAAABOBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight="3pt">
               <v:stroke joinstyle="miter"/>
-              <v:shadow on="t" color="black" opacity="26214f" offset="0,-3pt" origin=",.5"/>
+              <v:shadow on="t" color="black" opacity="26214f" origin=",.5" offset="0,-3pt"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="DAF0DBB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="457A2AC8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -45120,157 +47534,160 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="599602643">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1154757155">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1392771683">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1726566760">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2057"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C84176"/>
     <w:rsid w:val="00001C6A"/>
     <w:rsid w:val="0000422B"/>
     <w:rsid w:val="000055D0"/>
     <w:rsid w:val="000062EE"/>
     <w:rsid w:val="0000766E"/>
     <w:rsid w:val="00010C0B"/>
     <w:rsid w:val="00011866"/>
     <w:rsid w:val="000118D5"/>
     <w:rsid w:val="00012BBF"/>
     <w:rsid w:val="0001423D"/>
     <w:rsid w:val="000148C4"/>
     <w:rsid w:val="0001521A"/>
     <w:rsid w:val="00015A32"/>
     <w:rsid w:val="00015D6A"/>
     <w:rsid w:val="00016171"/>
     <w:rsid w:val="00020BB1"/>
+    <w:rsid w:val="00023242"/>
     <w:rsid w:val="00023768"/>
     <w:rsid w:val="000237E6"/>
     <w:rsid w:val="000246F8"/>
     <w:rsid w:val="000254E2"/>
     <w:rsid w:val="00027FE5"/>
     <w:rsid w:val="00032B5E"/>
     <w:rsid w:val="00033531"/>
     <w:rsid w:val="00033763"/>
     <w:rsid w:val="00033984"/>
     <w:rsid w:val="000348EC"/>
     <w:rsid w:val="00034DAD"/>
     <w:rsid w:val="00041348"/>
     <w:rsid w:val="00041CC5"/>
     <w:rsid w:val="00042A90"/>
     <w:rsid w:val="00043AAE"/>
     <w:rsid w:val="0004664B"/>
     <w:rsid w:val="0004714C"/>
     <w:rsid w:val="00050FC9"/>
     <w:rsid w:val="00051CEC"/>
     <w:rsid w:val="000524D5"/>
     <w:rsid w:val="00052B3F"/>
     <w:rsid w:val="00052DC1"/>
     <w:rsid w:val="00052E95"/>
     <w:rsid w:val="00053568"/>
     <w:rsid w:val="0005516B"/>
     <w:rsid w:val="00055611"/>
     <w:rsid w:val="0005626B"/>
     <w:rsid w:val="00057E92"/>
     <w:rsid w:val="0006059F"/>
+    <w:rsid w:val="00060B07"/>
     <w:rsid w:val="00063E95"/>
     <w:rsid w:val="00064E38"/>
     <w:rsid w:val="000659A6"/>
     <w:rsid w:val="00065F10"/>
     <w:rsid w:val="00066250"/>
     <w:rsid w:val="000675CA"/>
     <w:rsid w:val="000677E8"/>
     <w:rsid w:val="0007231E"/>
     <w:rsid w:val="00072906"/>
     <w:rsid w:val="00072F73"/>
     <w:rsid w:val="000738EE"/>
     <w:rsid w:val="00077BC1"/>
     <w:rsid w:val="00080231"/>
     <w:rsid w:val="0008037A"/>
     <w:rsid w:val="00080BAB"/>
     <w:rsid w:val="000833E7"/>
     <w:rsid w:val="00084B54"/>
     <w:rsid w:val="00085E55"/>
     <w:rsid w:val="00086F78"/>
     <w:rsid w:val="00086F7B"/>
     <w:rsid w:val="00087B3D"/>
     <w:rsid w:val="000906F4"/>
     <w:rsid w:val="00091BC2"/>
     <w:rsid w:val="00091C46"/>
     <w:rsid w:val="00093B7A"/>
     <w:rsid w:val="00097CA9"/>
     <w:rsid w:val="000A0E61"/>
     <w:rsid w:val="000A25CE"/>
     <w:rsid w:val="000A3D93"/>
     <w:rsid w:val="000A3FEE"/>
     <w:rsid w:val="000A5A09"/>
     <w:rsid w:val="000A65BE"/>
     <w:rsid w:val="000A68F4"/>
     <w:rsid w:val="000A6DE9"/>
     <w:rsid w:val="000A6FDB"/>
     <w:rsid w:val="000A737B"/>
     <w:rsid w:val="000A7C30"/>
     <w:rsid w:val="000B01E2"/>
     <w:rsid w:val="000B1FBF"/>
     <w:rsid w:val="000B386F"/>
     <w:rsid w:val="000B758D"/>
     <w:rsid w:val="000C0B26"/>
+    <w:rsid w:val="000C156E"/>
     <w:rsid w:val="000C39B6"/>
     <w:rsid w:val="000D10A4"/>
     <w:rsid w:val="000D14F1"/>
     <w:rsid w:val="000D1D90"/>
     <w:rsid w:val="000D311B"/>
     <w:rsid w:val="000D4CB0"/>
     <w:rsid w:val="000D55DF"/>
     <w:rsid w:val="000D63E8"/>
     <w:rsid w:val="000D6BAF"/>
     <w:rsid w:val="000D73FD"/>
     <w:rsid w:val="000E11DE"/>
     <w:rsid w:val="000E1AF2"/>
     <w:rsid w:val="000E3748"/>
     <w:rsid w:val="000E497A"/>
     <w:rsid w:val="000E4F84"/>
     <w:rsid w:val="000E5461"/>
     <w:rsid w:val="000F097E"/>
     <w:rsid w:val="000F13D1"/>
     <w:rsid w:val="000F1493"/>
     <w:rsid w:val="000F43F9"/>
     <w:rsid w:val="000F6D59"/>
     <w:rsid w:val="001046AA"/>
     <w:rsid w:val="00105F3A"/>
     <w:rsid w:val="0010704E"/>
     <w:rsid w:val="0011034B"/>
@@ -45343,55 +47760,57 @@
     <w:rsid w:val="00197B3A"/>
     <w:rsid w:val="001A137E"/>
     <w:rsid w:val="001A1674"/>
     <w:rsid w:val="001A17E6"/>
     <w:rsid w:val="001A1D9B"/>
     <w:rsid w:val="001A6CB1"/>
     <w:rsid w:val="001B0E41"/>
     <w:rsid w:val="001B273C"/>
     <w:rsid w:val="001B44D2"/>
     <w:rsid w:val="001B4F41"/>
     <w:rsid w:val="001B5C9D"/>
     <w:rsid w:val="001B5E4E"/>
     <w:rsid w:val="001B6558"/>
     <w:rsid w:val="001B732F"/>
     <w:rsid w:val="001C1D01"/>
     <w:rsid w:val="001C34E4"/>
     <w:rsid w:val="001C77E9"/>
     <w:rsid w:val="001D1389"/>
     <w:rsid w:val="001D2499"/>
     <w:rsid w:val="001D28AB"/>
     <w:rsid w:val="001D2D61"/>
     <w:rsid w:val="001D4479"/>
     <w:rsid w:val="001D4CBF"/>
     <w:rsid w:val="001D5396"/>
     <w:rsid w:val="001D57AE"/>
+    <w:rsid w:val="001D7837"/>
     <w:rsid w:val="001D7FD6"/>
     <w:rsid w:val="001E0054"/>
     <w:rsid w:val="001E1F82"/>
     <w:rsid w:val="001E2F98"/>
     <w:rsid w:val="001E3273"/>
+    <w:rsid w:val="001E4FE5"/>
     <w:rsid w:val="001E500B"/>
     <w:rsid w:val="001F1BB3"/>
     <w:rsid w:val="001F3932"/>
     <w:rsid w:val="001F43A1"/>
     <w:rsid w:val="001F58FB"/>
     <w:rsid w:val="001F599D"/>
     <w:rsid w:val="001F6390"/>
     <w:rsid w:val="001F77C5"/>
     <w:rsid w:val="0020000B"/>
     <w:rsid w:val="0020078A"/>
     <w:rsid w:val="00200CF6"/>
     <w:rsid w:val="00202240"/>
     <w:rsid w:val="00202D93"/>
     <w:rsid w:val="00203662"/>
     <w:rsid w:val="00203FB5"/>
     <w:rsid w:val="00204B4F"/>
     <w:rsid w:val="0020672A"/>
     <w:rsid w:val="00206C19"/>
     <w:rsid w:val="002073D2"/>
     <w:rsid w:val="0021015B"/>
     <w:rsid w:val="002101C3"/>
     <w:rsid w:val="00210E40"/>
     <w:rsid w:val="00211203"/>
     <w:rsid w:val="002118AA"/>
     <w:rsid w:val="00211BC3"/>
@@ -45406,102 +47825,105 @@
     <w:rsid w:val="0022019F"/>
     <w:rsid w:val="00222F21"/>
     <w:rsid w:val="0022337A"/>
     <w:rsid w:val="002237B1"/>
     <w:rsid w:val="00224441"/>
     <w:rsid w:val="00225084"/>
     <w:rsid w:val="002257BB"/>
     <w:rsid w:val="002266FB"/>
     <w:rsid w:val="00230201"/>
     <w:rsid w:val="00230931"/>
     <w:rsid w:val="0023117D"/>
     <w:rsid w:val="00231427"/>
     <w:rsid w:val="00233102"/>
     <w:rsid w:val="00233609"/>
     <w:rsid w:val="00234468"/>
     <w:rsid w:val="0023498D"/>
     <w:rsid w:val="00237062"/>
     <w:rsid w:val="0023718F"/>
     <w:rsid w:val="00237B12"/>
     <w:rsid w:val="00240433"/>
     <w:rsid w:val="00242D72"/>
     <w:rsid w:val="002528CC"/>
     <w:rsid w:val="00253705"/>
     <w:rsid w:val="00253719"/>
     <w:rsid w:val="00253B96"/>
+    <w:rsid w:val="002541E3"/>
     <w:rsid w:val="00256CE8"/>
     <w:rsid w:val="00260FFE"/>
     <w:rsid w:val="002618A7"/>
     <w:rsid w:val="00264859"/>
     <w:rsid w:val="00264EBF"/>
     <w:rsid w:val="00265FDD"/>
     <w:rsid w:val="002715CD"/>
     <w:rsid w:val="0027366E"/>
     <w:rsid w:val="002749C3"/>
     <w:rsid w:val="002754FE"/>
     <w:rsid w:val="0027632B"/>
     <w:rsid w:val="00281249"/>
     <w:rsid w:val="00284705"/>
     <w:rsid w:val="00287747"/>
     <w:rsid w:val="0028787F"/>
     <w:rsid w:val="00287E32"/>
     <w:rsid w:val="00291EA5"/>
     <w:rsid w:val="00292819"/>
     <w:rsid w:val="00294A4D"/>
     <w:rsid w:val="00295F21"/>
     <w:rsid w:val="00297E2D"/>
     <w:rsid w:val="00297F22"/>
     <w:rsid w:val="002A194D"/>
     <w:rsid w:val="002A3B69"/>
     <w:rsid w:val="002A4440"/>
     <w:rsid w:val="002A4AE2"/>
+    <w:rsid w:val="002A4E17"/>
     <w:rsid w:val="002A6F7C"/>
     <w:rsid w:val="002A71EC"/>
     <w:rsid w:val="002A741C"/>
     <w:rsid w:val="002A74D5"/>
     <w:rsid w:val="002A7CB9"/>
     <w:rsid w:val="002B08D4"/>
     <w:rsid w:val="002B0AD9"/>
     <w:rsid w:val="002B293F"/>
     <w:rsid w:val="002B337A"/>
     <w:rsid w:val="002B34B9"/>
     <w:rsid w:val="002B51C2"/>
     <w:rsid w:val="002C01E8"/>
     <w:rsid w:val="002C0A5A"/>
     <w:rsid w:val="002C2293"/>
     <w:rsid w:val="002C23DA"/>
     <w:rsid w:val="002C6076"/>
     <w:rsid w:val="002D0A70"/>
     <w:rsid w:val="002D232A"/>
     <w:rsid w:val="002D28F3"/>
     <w:rsid w:val="002D346C"/>
     <w:rsid w:val="002D3829"/>
     <w:rsid w:val="002D4696"/>
     <w:rsid w:val="002D5A65"/>
     <w:rsid w:val="002D60C3"/>
     <w:rsid w:val="002D7438"/>
     <w:rsid w:val="002E3DE4"/>
+    <w:rsid w:val="002E3E79"/>
     <w:rsid w:val="002E578A"/>
     <w:rsid w:val="002E57A4"/>
     <w:rsid w:val="002E5A4A"/>
     <w:rsid w:val="002E6052"/>
     <w:rsid w:val="002E6657"/>
     <w:rsid w:val="002F1D66"/>
     <w:rsid w:val="002F4FF5"/>
     <w:rsid w:val="002F5421"/>
     <w:rsid w:val="002F7AC5"/>
     <w:rsid w:val="00300272"/>
     <w:rsid w:val="00303FB9"/>
     <w:rsid w:val="00304F0D"/>
     <w:rsid w:val="00304FA7"/>
     <w:rsid w:val="00305846"/>
     <w:rsid w:val="0030643B"/>
     <w:rsid w:val="00311933"/>
     <w:rsid w:val="00313735"/>
     <w:rsid w:val="0031399F"/>
     <w:rsid w:val="00313EEC"/>
     <w:rsid w:val="00313F4E"/>
     <w:rsid w:val="00316C69"/>
     <w:rsid w:val="00317F9B"/>
     <w:rsid w:val="003238F4"/>
     <w:rsid w:val="00324D31"/>
     <w:rsid w:val="00325146"/>
@@ -45641,104 +48063,108 @@
     <w:rsid w:val="00463172"/>
     <w:rsid w:val="00463AA7"/>
     <w:rsid w:val="00463B95"/>
     <w:rsid w:val="004643D5"/>
     <w:rsid w:val="00467729"/>
     <w:rsid w:val="0046773E"/>
     <w:rsid w:val="0046778E"/>
     <w:rsid w:val="004715D8"/>
     <w:rsid w:val="00471CCD"/>
     <w:rsid w:val="0047211A"/>
     <w:rsid w:val="004733C2"/>
     <w:rsid w:val="00473B2D"/>
     <w:rsid w:val="00474748"/>
     <w:rsid w:val="00475BF0"/>
     <w:rsid w:val="00476AC0"/>
     <w:rsid w:val="004815A2"/>
     <w:rsid w:val="0048167A"/>
     <w:rsid w:val="0048194E"/>
     <w:rsid w:val="004822BD"/>
     <w:rsid w:val="00483EA8"/>
     <w:rsid w:val="00487D11"/>
     <w:rsid w:val="00492003"/>
     <w:rsid w:val="00492375"/>
     <w:rsid w:val="00493AF0"/>
     <w:rsid w:val="004943F0"/>
+    <w:rsid w:val="004945D9"/>
     <w:rsid w:val="00494977"/>
     <w:rsid w:val="00494E06"/>
     <w:rsid w:val="00495B1A"/>
     <w:rsid w:val="004966A4"/>
     <w:rsid w:val="00497103"/>
+    <w:rsid w:val="004A39E6"/>
     <w:rsid w:val="004A5FE9"/>
     <w:rsid w:val="004A6EAE"/>
     <w:rsid w:val="004A735E"/>
     <w:rsid w:val="004A7BCD"/>
     <w:rsid w:val="004B044B"/>
     <w:rsid w:val="004B19E2"/>
     <w:rsid w:val="004B238E"/>
     <w:rsid w:val="004B3776"/>
     <w:rsid w:val="004B45CD"/>
     <w:rsid w:val="004B4D4F"/>
     <w:rsid w:val="004B776C"/>
     <w:rsid w:val="004C6A8A"/>
     <w:rsid w:val="004C7A64"/>
+    <w:rsid w:val="004D0CB9"/>
     <w:rsid w:val="004D3B8B"/>
     <w:rsid w:val="004D4AA5"/>
     <w:rsid w:val="004D6197"/>
     <w:rsid w:val="004D6D20"/>
     <w:rsid w:val="004D6D2D"/>
     <w:rsid w:val="004D72A8"/>
     <w:rsid w:val="004E0E9C"/>
     <w:rsid w:val="004E11B2"/>
     <w:rsid w:val="004E369B"/>
     <w:rsid w:val="004E3896"/>
     <w:rsid w:val="004E542B"/>
     <w:rsid w:val="004E6343"/>
     <w:rsid w:val="004E770A"/>
     <w:rsid w:val="004E7DEF"/>
     <w:rsid w:val="004F1E54"/>
     <w:rsid w:val="004F314A"/>
     <w:rsid w:val="004F3B11"/>
     <w:rsid w:val="004F40C6"/>
     <w:rsid w:val="004F469A"/>
     <w:rsid w:val="004F508D"/>
     <w:rsid w:val="004F5805"/>
     <w:rsid w:val="004F5CCA"/>
     <w:rsid w:val="004F6B75"/>
     <w:rsid w:val="004F6C1B"/>
     <w:rsid w:val="00500181"/>
     <w:rsid w:val="005003BC"/>
     <w:rsid w:val="005008A5"/>
     <w:rsid w:val="005027B6"/>
     <w:rsid w:val="0050651D"/>
     <w:rsid w:val="00506959"/>
     <w:rsid w:val="00506A90"/>
     <w:rsid w:val="00506E94"/>
     <w:rsid w:val="00511E29"/>
     <w:rsid w:val="00511E5A"/>
     <w:rsid w:val="0051417B"/>
     <w:rsid w:val="00515EE5"/>
+    <w:rsid w:val="00522D43"/>
     <w:rsid w:val="00523430"/>
     <w:rsid w:val="00523695"/>
     <w:rsid w:val="005265C0"/>
     <w:rsid w:val="005278AB"/>
     <w:rsid w:val="00532438"/>
     <w:rsid w:val="005328A6"/>
     <w:rsid w:val="00537546"/>
     <w:rsid w:val="0054197E"/>
     <w:rsid w:val="005424BC"/>
     <w:rsid w:val="00543DCB"/>
     <w:rsid w:val="00545519"/>
     <w:rsid w:val="00545BDD"/>
     <w:rsid w:val="0054681D"/>
     <w:rsid w:val="005507B5"/>
     <w:rsid w:val="00550A1C"/>
     <w:rsid w:val="005511F6"/>
     <w:rsid w:val="00551992"/>
     <w:rsid w:val="00552E01"/>
     <w:rsid w:val="005535F1"/>
     <w:rsid w:val="005544C9"/>
     <w:rsid w:val="0055508B"/>
     <w:rsid w:val="005557B5"/>
     <w:rsid w:val="00556A9B"/>
     <w:rsid w:val="00556D7E"/>
     <w:rsid w:val="0055783A"/>
@@ -45747,112 +48173,115 @@
     <w:rsid w:val="00565EEF"/>
     <w:rsid w:val="00572B31"/>
     <w:rsid w:val="00574039"/>
     <w:rsid w:val="00575BB8"/>
     <w:rsid w:val="00580275"/>
     <w:rsid w:val="005810C6"/>
     <w:rsid w:val="00581A94"/>
     <w:rsid w:val="00581AF8"/>
     <w:rsid w:val="005864F3"/>
     <w:rsid w:val="0058766C"/>
     <w:rsid w:val="00590A48"/>
     <w:rsid w:val="00591C12"/>
     <w:rsid w:val="00594876"/>
     <w:rsid w:val="005952ED"/>
     <w:rsid w:val="00596E28"/>
     <w:rsid w:val="005970C6"/>
     <w:rsid w:val="00597436"/>
     <w:rsid w:val="005A02D9"/>
     <w:rsid w:val="005A2FF1"/>
     <w:rsid w:val="005A71FC"/>
     <w:rsid w:val="005B10C3"/>
     <w:rsid w:val="005B25A1"/>
     <w:rsid w:val="005B3980"/>
     <w:rsid w:val="005B5CE3"/>
     <w:rsid w:val="005B6D46"/>
+    <w:rsid w:val="005B7AB8"/>
     <w:rsid w:val="005B7E67"/>
     <w:rsid w:val="005C082F"/>
     <w:rsid w:val="005C1314"/>
     <w:rsid w:val="005C1B22"/>
     <w:rsid w:val="005C2749"/>
     <w:rsid w:val="005C3055"/>
     <w:rsid w:val="005C3745"/>
     <w:rsid w:val="005C424F"/>
     <w:rsid w:val="005C45C0"/>
     <w:rsid w:val="005C4AAC"/>
     <w:rsid w:val="005C5203"/>
     <w:rsid w:val="005D1E9A"/>
     <w:rsid w:val="005D21A6"/>
     <w:rsid w:val="005D2837"/>
     <w:rsid w:val="005D5787"/>
     <w:rsid w:val="005D5CEC"/>
     <w:rsid w:val="005D7974"/>
     <w:rsid w:val="005E1250"/>
     <w:rsid w:val="005E140B"/>
     <w:rsid w:val="005E16DE"/>
     <w:rsid w:val="005E17FB"/>
     <w:rsid w:val="005E2E4F"/>
     <w:rsid w:val="005E5E14"/>
     <w:rsid w:val="005E61B3"/>
     <w:rsid w:val="005E6B76"/>
     <w:rsid w:val="005E736E"/>
     <w:rsid w:val="005F13F9"/>
     <w:rsid w:val="005F18EE"/>
     <w:rsid w:val="005F1AAE"/>
     <w:rsid w:val="005F2BAF"/>
     <w:rsid w:val="005F3E54"/>
     <w:rsid w:val="005F4F9A"/>
     <w:rsid w:val="005F7A92"/>
     <w:rsid w:val="005F7F05"/>
     <w:rsid w:val="006037FD"/>
     <w:rsid w:val="0060404D"/>
     <w:rsid w:val="00604F3D"/>
+    <w:rsid w:val="00606522"/>
     <w:rsid w:val="006071C4"/>
     <w:rsid w:val="00610A3F"/>
     <w:rsid w:val="0061244F"/>
     <w:rsid w:val="00613AFB"/>
     <w:rsid w:val="00614C6C"/>
     <w:rsid w:val="006162E7"/>
     <w:rsid w:val="0061659B"/>
     <w:rsid w:val="00617027"/>
     <w:rsid w:val="00621189"/>
     <w:rsid w:val="006212E9"/>
     <w:rsid w:val="006253B1"/>
     <w:rsid w:val="00625FC8"/>
     <w:rsid w:val="006269AB"/>
     <w:rsid w:val="00630263"/>
     <w:rsid w:val="00630360"/>
     <w:rsid w:val="00631B28"/>
     <w:rsid w:val="00631DCD"/>
     <w:rsid w:val="00632AD6"/>
     <w:rsid w:val="00632D02"/>
     <w:rsid w:val="006357A6"/>
     <w:rsid w:val="00635A0E"/>
     <w:rsid w:val="00635F52"/>
     <w:rsid w:val="00636489"/>
     <w:rsid w:val="00636F08"/>
     <w:rsid w:val="0064067F"/>
+    <w:rsid w:val="0064108F"/>
     <w:rsid w:val="006412C6"/>
     <w:rsid w:val="00641709"/>
     <w:rsid w:val="006431E9"/>
     <w:rsid w:val="00643F73"/>
     <w:rsid w:val="0064564D"/>
     <w:rsid w:val="0064679A"/>
     <w:rsid w:val="0064709B"/>
     <w:rsid w:val="006512FF"/>
     <w:rsid w:val="00651D7F"/>
     <w:rsid w:val="006522C1"/>
     <w:rsid w:val="0065628F"/>
     <w:rsid w:val="00660E18"/>
     <w:rsid w:val="006617D1"/>
     <w:rsid w:val="00663104"/>
     <w:rsid w:val="006641EA"/>
     <w:rsid w:val="00666888"/>
     <w:rsid w:val="00666940"/>
     <w:rsid w:val="00666C42"/>
     <w:rsid w:val="00667AC4"/>
     <w:rsid w:val="006701C6"/>
     <w:rsid w:val="00670D49"/>
     <w:rsid w:val="006717CC"/>
     <w:rsid w:val="00675708"/>
     <w:rsid w:val="00675A88"/>
     <w:rsid w:val="00675E81"/>
@@ -45906,332 +48335,346 @@
     <w:rsid w:val="006F2613"/>
     <w:rsid w:val="006F30B6"/>
     <w:rsid w:val="006F3AB8"/>
     <w:rsid w:val="006F55F9"/>
     <w:rsid w:val="006F5CD8"/>
     <w:rsid w:val="006F5FC3"/>
     <w:rsid w:val="006F6864"/>
     <w:rsid w:val="00700A0E"/>
     <w:rsid w:val="007016B7"/>
     <w:rsid w:val="0070403A"/>
     <w:rsid w:val="00704203"/>
     <w:rsid w:val="007060AF"/>
     <w:rsid w:val="0070628F"/>
     <w:rsid w:val="007063E2"/>
     <w:rsid w:val="007066E5"/>
     <w:rsid w:val="00710199"/>
     <w:rsid w:val="0071104E"/>
     <w:rsid w:val="00711E09"/>
     <w:rsid w:val="00711F08"/>
     <w:rsid w:val="00714406"/>
     <w:rsid w:val="0071649E"/>
     <w:rsid w:val="00716849"/>
     <w:rsid w:val="00716D93"/>
     <w:rsid w:val="0071755A"/>
     <w:rsid w:val="00720362"/>
+    <w:rsid w:val="00720DFD"/>
     <w:rsid w:val="0072232F"/>
     <w:rsid w:val="00724C3F"/>
     <w:rsid w:val="0072755E"/>
     <w:rsid w:val="00731894"/>
     <w:rsid w:val="00731B29"/>
     <w:rsid w:val="0073253F"/>
     <w:rsid w:val="00734C68"/>
     <w:rsid w:val="00735A68"/>
     <w:rsid w:val="00735BBE"/>
     <w:rsid w:val="007410AB"/>
+    <w:rsid w:val="00742B57"/>
     <w:rsid w:val="0074351D"/>
     <w:rsid w:val="00743ADD"/>
     <w:rsid w:val="00743EB3"/>
     <w:rsid w:val="00745D5B"/>
     <w:rsid w:val="00746159"/>
+    <w:rsid w:val="007463A9"/>
     <w:rsid w:val="007468D6"/>
     <w:rsid w:val="00753E33"/>
     <w:rsid w:val="007540AA"/>
     <w:rsid w:val="00754C90"/>
     <w:rsid w:val="00756C48"/>
     <w:rsid w:val="00757ED6"/>
     <w:rsid w:val="00760E12"/>
+    <w:rsid w:val="00761AE8"/>
     <w:rsid w:val="00761B34"/>
     <w:rsid w:val="00761CAE"/>
     <w:rsid w:val="00764934"/>
     <w:rsid w:val="007653AF"/>
     <w:rsid w:val="007667CB"/>
     <w:rsid w:val="00770AF1"/>
     <w:rsid w:val="00770CD8"/>
     <w:rsid w:val="00770F87"/>
     <w:rsid w:val="007710B0"/>
     <w:rsid w:val="00771B71"/>
     <w:rsid w:val="007732D6"/>
     <w:rsid w:val="00773D53"/>
     <w:rsid w:val="00774C9B"/>
+    <w:rsid w:val="007753B4"/>
     <w:rsid w:val="00783240"/>
     <w:rsid w:val="0078423B"/>
     <w:rsid w:val="00787625"/>
     <w:rsid w:val="00790301"/>
     <w:rsid w:val="0079086A"/>
     <w:rsid w:val="00792342"/>
     <w:rsid w:val="007924FE"/>
     <w:rsid w:val="00794359"/>
     <w:rsid w:val="00795A5B"/>
     <w:rsid w:val="00796B44"/>
     <w:rsid w:val="007A004E"/>
     <w:rsid w:val="007A1538"/>
     <w:rsid w:val="007A1A93"/>
     <w:rsid w:val="007A2EC6"/>
     <w:rsid w:val="007A37A5"/>
     <w:rsid w:val="007A3C72"/>
     <w:rsid w:val="007A42AB"/>
     <w:rsid w:val="007A625D"/>
     <w:rsid w:val="007A7CD2"/>
     <w:rsid w:val="007A7DBA"/>
     <w:rsid w:val="007A7F2E"/>
     <w:rsid w:val="007B2613"/>
     <w:rsid w:val="007B44A0"/>
     <w:rsid w:val="007B4A44"/>
     <w:rsid w:val="007B4BB0"/>
     <w:rsid w:val="007B7A52"/>
     <w:rsid w:val="007B7E2F"/>
     <w:rsid w:val="007C01A4"/>
     <w:rsid w:val="007C2EE3"/>
     <w:rsid w:val="007C52B5"/>
     <w:rsid w:val="007C70F8"/>
     <w:rsid w:val="007D01F9"/>
     <w:rsid w:val="007D0892"/>
     <w:rsid w:val="007D161E"/>
     <w:rsid w:val="007D3089"/>
     <w:rsid w:val="007D408C"/>
     <w:rsid w:val="007D4B94"/>
     <w:rsid w:val="007D637A"/>
     <w:rsid w:val="007D6497"/>
     <w:rsid w:val="007D6DCE"/>
+    <w:rsid w:val="007D706E"/>
     <w:rsid w:val="007D7163"/>
     <w:rsid w:val="007D7F57"/>
     <w:rsid w:val="007E0A48"/>
     <w:rsid w:val="007E22D3"/>
     <w:rsid w:val="007E4247"/>
     <w:rsid w:val="007E5266"/>
     <w:rsid w:val="007E7770"/>
     <w:rsid w:val="007F1301"/>
     <w:rsid w:val="007F1774"/>
     <w:rsid w:val="007F3511"/>
     <w:rsid w:val="007F4184"/>
     <w:rsid w:val="007F6446"/>
     <w:rsid w:val="007F7FB0"/>
     <w:rsid w:val="00800503"/>
     <w:rsid w:val="00800D40"/>
     <w:rsid w:val="00803861"/>
     <w:rsid w:val="00804534"/>
     <w:rsid w:val="008064CB"/>
     <w:rsid w:val="008066AB"/>
     <w:rsid w:val="00806BE2"/>
     <w:rsid w:val="00806EBA"/>
     <w:rsid w:val="00812D7D"/>
     <w:rsid w:val="00812F0D"/>
     <w:rsid w:val="0081356B"/>
     <w:rsid w:val="00814BFD"/>
     <w:rsid w:val="00814C22"/>
     <w:rsid w:val="00815423"/>
     <w:rsid w:val="008170B8"/>
     <w:rsid w:val="008212C1"/>
     <w:rsid w:val="0082183D"/>
     <w:rsid w:val="008233E0"/>
     <w:rsid w:val="0082344A"/>
     <w:rsid w:val="008244B1"/>
     <w:rsid w:val="00826B90"/>
+    <w:rsid w:val="008270B9"/>
     <w:rsid w:val="00827C2E"/>
     <w:rsid w:val="00833EDA"/>
     <w:rsid w:val="00835BE8"/>
     <w:rsid w:val="008366C5"/>
     <w:rsid w:val="00836DD1"/>
     <w:rsid w:val="008371E1"/>
     <w:rsid w:val="00840E4E"/>
     <w:rsid w:val="008418D9"/>
     <w:rsid w:val="008425B9"/>
     <w:rsid w:val="00843104"/>
     <w:rsid w:val="00843C86"/>
     <w:rsid w:val="00844006"/>
     <w:rsid w:val="008446BF"/>
     <w:rsid w:val="00844E58"/>
     <w:rsid w:val="008467BE"/>
     <w:rsid w:val="008511DF"/>
     <w:rsid w:val="00851523"/>
     <w:rsid w:val="00851B75"/>
     <w:rsid w:val="00851E56"/>
     <w:rsid w:val="00853C8D"/>
     <w:rsid w:val="00853D8A"/>
     <w:rsid w:val="00854823"/>
     <w:rsid w:val="00855575"/>
+    <w:rsid w:val="0086097B"/>
     <w:rsid w:val="00860C68"/>
     <w:rsid w:val="00861B78"/>
     <w:rsid w:val="008623C2"/>
     <w:rsid w:val="00863913"/>
     <w:rsid w:val="00863E33"/>
     <w:rsid w:val="00867286"/>
     <w:rsid w:val="008672FB"/>
     <w:rsid w:val="00867E3A"/>
     <w:rsid w:val="0087140C"/>
     <w:rsid w:val="008715ED"/>
     <w:rsid w:val="00871DE8"/>
     <w:rsid w:val="00872CCA"/>
     <w:rsid w:val="00872DA6"/>
     <w:rsid w:val="00875396"/>
     <w:rsid w:val="008755CC"/>
     <w:rsid w:val="00876146"/>
     <w:rsid w:val="00876CC1"/>
     <w:rsid w:val="0088085C"/>
     <w:rsid w:val="00880C0E"/>
     <w:rsid w:val="0088338B"/>
     <w:rsid w:val="00883E4C"/>
     <w:rsid w:val="0088515D"/>
     <w:rsid w:val="008872C8"/>
     <w:rsid w:val="00892D6B"/>
     <w:rsid w:val="00892FDB"/>
     <w:rsid w:val="00893E9E"/>
     <w:rsid w:val="00893F08"/>
     <w:rsid w:val="00895492"/>
     <w:rsid w:val="0089602D"/>
     <w:rsid w:val="00896691"/>
     <w:rsid w:val="008A0033"/>
     <w:rsid w:val="008A19F6"/>
     <w:rsid w:val="008A293D"/>
     <w:rsid w:val="008A2E3C"/>
     <w:rsid w:val="008A4238"/>
     <w:rsid w:val="008A56EC"/>
     <w:rsid w:val="008A78D5"/>
+    <w:rsid w:val="008B0CB4"/>
     <w:rsid w:val="008B2A85"/>
     <w:rsid w:val="008B5D34"/>
     <w:rsid w:val="008C0108"/>
     <w:rsid w:val="008C04C8"/>
     <w:rsid w:val="008C0D64"/>
     <w:rsid w:val="008C1456"/>
     <w:rsid w:val="008C1CB6"/>
     <w:rsid w:val="008C33C5"/>
     <w:rsid w:val="008C7E6E"/>
     <w:rsid w:val="008D1C65"/>
     <w:rsid w:val="008D213C"/>
     <w:rsid w:val="008D52E0"/>
     <w:rsid w:val="008D5B3B"/>
     <w:rsid w:val="008D65BC"/>
     <w:rsid w:val="008D6F55"/>
     <w:rsid w:val="008D789A"/>
     <w:rsid w:val="008E293C"/>
     <w:rsid w:val="008E2A63"/>
     <w:rsid w:val="008E2B28"/>
     <w:rsid w:val="008E5645"/>
     <w:rsid w:val="008E783B"/>
     <w:rsid w:val="008E7C7C"/>
     <w:rsid w:val="008F06BA"/>
     <w:rsid w:val="008F0E77"/>
     <w:rsid w:val="008F161B"/>
     <w:rsid w:val="008F399C"/>
     <w:rsid w:val="008F3ECA"/>
+    <w:rsid w:val="008F44D1"/>
     <w:rsid w:val="008F4830"/>
     <w:rsid w:val="008F55C8"/>
     <w:rsid w:val="008F6099"/>
     <w:rsid w:val="008F60C7"/>
     <w:rsid w:val="008F71D1"/>
     <w:rsid w:val="00901EF9"/>
     <w:rsid w:val="00902073"/>
     <w:rsid w:val="0090343E"/>
     <w:rsid w:val="0090606F"/>
     <w:rsid w:val="0090637B"/>
     <w:rsid w:val="00906402"/>
     <w:rsid w:val="009131AD"/>
     <w:rsid w:val="00913868"/>
     <w:rsid w:val="00913D4E"/>
     <w:rsid w:val="009144D8"/>
     <w:rsid w:val="0091495A"/>
     <w:rsid w:val="0091551C"/>
     <w:rsid w:val="00916E92"/>
     <w:rsid w:val="00921FD5"/>
     <w:rsid w:val="0092257A"/>
     <w:rsid w:val="00924820"/>
     <w:rsid w:val="0092584F"/>
     <w:rsid w:val="0092655B"/>
     <w:rsid w:val="00926E27"/>
     <w:rsid w:val="00927341"/>
     <w:rsid w:val="00927FA1"/>
     <w:rsid w:val="0093005B"/>
     <w:rsid w:val="00930908"/>
     <w:rsid w:val="00930C80"/>
     <w:rsid w:val="00933424"/>
+    <w:rsid w:val="0093359C"/>
     <w:rsid w:val="00936D9D"/>
     <w:rsid w:val="00937284"/>
     <w:rsid w:val="009410FD"/>
     <w:rsid w:val="0094112B"/>
     <w:rsid w:val="00944358"/>
     <w:rsid w:val="009443A9"/>
     <w:rsid w:val="009455A5"/>
     <w:rsid w:val="009471EB"/>
     <w:rsid w:val="00947736"/>
     <w:rsid w:val="009510BD"/>
     <w:rsid w:val="00951399"/>
     <w:rsid w:val="009522B5"/>
     <w:rsid w:val="00954A93"/>
+    <w:rsid w:val="00954E85"/>
     <w:rsid w:val="00955A33"/>
     <w:rsid w:val="00955CBA"/>
     <w:rsid w:val="0095758B"/>
     <w:rsid w:val="00962482"/>
     <w:rsid w:val="00963E5C"/>
     <w:rsid w:val="00966C74"/>
     <w:rsid w:val="00967ABE"/>
     <w:rsid w:val="00967D82"/>
     <w:rsid w:val="00971F90"/>
     <w:rsid w:val="00972F4C"/>
     <w:rsid w:val="009757A5"/>
+    <w:rsid w:val="00976070"/>
     <w:rsid w:val="00976927"/>
     <w:rsid w:val="009774BE"/>
     <w:rsid w:val="00977529"/>
     <w:rsid w:val="00977F5B"/>
     <w:rsid w:val="00980134"/>
     <w:rsid w:val="00980A90"/>
     <w:rsid w:val="009817DF"/>
     <w:rsid w:val="00981AAE"/>
     <w:rsid w:val="0098382B"/>
     <w:rsid w:val="00983BE8"/>
     <w:rsid w:val="00983C24"/>
     <w:rsid w:val="009840E1"/>
     <w:rsid w:val="009841E8"/>
     <w:rsid w:val="00985C73"/>
     <w:rsid w:val="00987AD2"/>
     <w:rsid w:val="00987F6B"/>
     <w:rsid w:val="00991660"/>
     <w:rsid w:val="00993AA1"/>
     <w:rsid w:val="00995406"/>
     <w:rsid w:val="00996CA0"/>
     <w:rsid w:val="00996CF0"/>
     <w:rsid w:val="009A18D6"/>
     <w:rsid w:val="009A3AD5"/>
     <w:rsid w:val="009A5CE9"/>
     <w:rsid w:val="009A6B82"/>
     <w:rsid w:val="009A7209"/>
     <w:rsid w:val="009B04C0"/>
     <w:rsid w:val="009B10C8"/>
     <w:rsid w:val="009B33EE"/>
     <w:rsid w:val="009B3C36"/>
     <w:rsid w:val="009B4BEF"/>
     <w:rsid w:val="009C09FA"/>
+    <w:rsid w:val="009C2719"/>
     <w:rsid w:val="009C6936"/>
     <w:rsid w:val="009C79DC"/>
     <w:rsid w:val="009C7F72"/>
     <w:rsid w:val="009D2EA6"/>
     <w:rsid w:val="009D57F2"/>
     <w:rsid w:val="009D5CA2"/>
     <w:rsid w:val="009D6E83"/>
     <w:rsid w:val="009D7043"/>
     <w:rsid w:val="009D7807"/>
     <w:rsid w:val="009E2407"/>
     <w:rsid w:val="009E247E"/>
     <w:rsid w:val="009E3109"/>
     <w:rsid w:val="009E3490"/>
     <w:rsid w:val="009E3A9D"/>
     <w:rsid w:val="009E3BA9"/>
     <w:rsid w:val="009E445E"/>
     <w:rsid w:val="009E449A"/>
     <w:rsid w:val="009E5795"/>
     <w:rsid w:val="009E5B3C"/>
     <w:rsid w:val="009F1161"/>
     <w:rsid w:val="009F11E5"/>
     <w:rsid w:val="009F16AF"/>
     <w:rsid w:val="009F2E15"/>
     <w:rsid w:val="009F36C6"/>
     <w:rsid w:val="009F3B8D"/>
@@ -46260,254 +48703,264 @@
     <w:rsid w:val="00A24E77"/>
     <w:rsid w:val="00A2546E"/>
     <w:rsid w:val="00A263F9"/>
     <w:rsid w:val="00A26BC6"/>
     <w:rsid w:val="00A27AB9"/>
     <w:rsid w:val="00A30809"/>
     <w:rsid w:val="00A318EA"/>
     <w:rsid w:val="00A32EB0"/>
     <w:rsid w:val="00A32ED6"/>
     <w:rsid w:val="00A376A3"/>
     <w:rsid w:val="00A41448"/>
     <w:rsid w:val="00A417D2"/>
     <w:rsid w:val="00A43FD9"/>
     <w:rsid w:val="00A46105"/>
     <w:rsid w:val="00A50EAB"/>
     <w:rsid w:val="00A51A2B"/>
     <w:rsid w:val="00A521E4"/>
     <w:rsid w:val="00A53255"/>
     <w:rsid w:val="00A5356E"/>
     <w:rsid w:val="00A53B47"/>
     <w:rsid w:val="00A53E08"/>
     <w:rsid w:val="00A54A35"/>
     <w:rsid w:val="00A54D1C"/>
     <w:rsid w:val="00A57DA3"/>
     <w:rsid w:val="00A6004F"/>
+    <w:rsid w:val="00A61006"/>
     <w:rsid w:val="00A6331E"/>
     <w:rsid w:val="00A64B27"/>
     <w:rsid w:val="00A66CC0"/>
     <w:rsid w:val="00A66FEA"/>
     <w:rsid w:val="00A67A17"/>
     <w:rsid w:val="00A67C10"/>
+    <w:rsid w:val="00A67F6B"/>
     <w:rsid w:val="00A72151"/>
     <w:rsid w:val="00A73795"/>
     <w:rsid w:val="00A73D12"/>
     <w:rsid w:val="00A73D4F"/>
     <w:rsid w:val="00A74496"/>
     <w:rsid w:val="00A7492A"/>
     <w:rsid w:val="00A755B1"/>
     <w:rsid w:val="00A76E63"/>
     <w:rsid w:val="00A77361"/>
     <w:rsid w:val="00A804E3"/>
     <w:rsid w:val="00A8126B"/>
     <w:rsid w:val="00A81B76"/>
     <w:rsid w:val="00A823E3"/>
     <w:rsid w:val="00A8268C"/>
     <w:rsid w:val="00A82957"/>
     <w:rsid w:val="00A830F9"/>
     <w:rsid w:val="00A834B6"/>
     <w:rsid w:val="00A8415D"/>
     <w:rsid w:val="00A8670B"/>
     <w:rsid w:val="00A86FA7"/>
     <w:rsid w:val="00A871BC"/>
     <w:rsid w:val="00A874F7"/>
     <w:rsid w:val="00A9034B"/>
     <w:rsid w:val="00A9044D"/>
     <w:rsid w:val="00A90B4B"/>
     <w:rsid w:val="00A922BD"/>
     <w:rsid w:val="00A9279D"/>
+    <w:rsid w:val="00A92FB6"/>
     <w:rsid w:val="00A95641"/>
     <w:rsid w:val="00A95F57"/>
     <w:rsid w:val="00A9665B"/>
     <w:rsid w:val="00A96894"/>
     <w:rsid w:val="00A97ACE"/>
     <w:rsid w:val="00AA0A7C"/>
     <w:rsid w:val="00AA1455"/>
     <w:rsid w:val="00AA1913"/>
     <w:rsid w:val="00AA1D82"/>
     <w:rsid w:val="00AA1DFC"/>
     <w:rsid w:val="00AA2F6F"/>
     <w:rsid w:val="00AA3B6D"/>
     <w:rsid w:val="00AA5F59"/>
     <w:rsid w:val="00AB1919"/>
     <w:rsid w:val="00AB34AA"/>
     <w:rsid w:val="00AB5E34"/>
     <w:rsid w:val="00AB5EBF"/>
     <w:rsid w:val="00AB6180"/>
     <w:rsid w:val="00AB6262"/>
     <w:rsid w:val="00AC40F7"/>
     <w:rsid w:val="00AC4955"/>
     <w:rsid w:val="00AC5152"/>
+    <w:rsid w:val="00AC69EE"/>
     <w:rsid w:val="00AC6A84"/>
     <w:rsid w:val="00AC738A"/>
     <w:rsid w:val="00AC7A4A"/>
     <w:rsid w:val="00AD2241"/>
     <w:rsid w:val="00AD2AF9"/>
     <w:rsid w:val="00AD3520"/>
     <w:rsid w:val="00AD3690"/>
     <w:rsid w:val="00AD4AEB"/>
     <w:rsid w:val="00AD5980"/>
     <w:rsid w:val="00AD793E"/>
     <w:rsid w:val="00AE00E3"/>
     <w:rsid w:val="00AE08AA"/>
     <w:rsid w:val="00AE0DB9"/>
     <w:rsid w:val="00AE11BF"/>
     <w:rsid w:val="00AE1A15"/>
     <w:rsid w:val="00AE3C33"/>
     <w:rsid w:val="00AE4283"/>
     <w:rsid w:val="00AE5CD2"/>
     <w:rsid w:val="00AE7542"/>
     <w:rsid w:val="00AE7BE0"/>
     <w:rsid w:val="00AF0FE0"/>
     <w:rsid w:val="00AF2416"/>
     <w:rsid w:val="00AF2789"/>
     <w:rsid w:val="00AF31C6"/>
     <w:rsid w:val="00AF5AA4"/>
     <w:rsid w:val="00AF605D"/>
     <w:rsid w:val="00AF669A"/>
     <w:rsid w:val="00AF6F79"/>
     <w:rsid w:val="00B0149C"/>
     <w:rsid w:val="00B0372A"/>
     <w:rsid w:val="00B045B5"/>
+    <w:rsid w:val="00B04B29"/>
     <w:rsid w:val="00B05A41"/>
     <w:rsid w:val="00B06978"/>
     <w:rsid w:val="00B0728B"/>
     <w:rsid w:val="00B10413"/>
     <w:rsid w:val="00B104B5"/>
     <w:rsid w:val="00B107D4"/>
     <w:rsid w:val="00B11893"/>
     <w:rsid w:val="00B14833"/>
     <w:rsid w:val="00B1536C"/>
     <w:rsid w:val="00B165BE"/>
     <w:rsid w:val="00B207CD"/>
     <w:rsid w:val="00B2120E"/>
     <w:rsid w:val="00B21869"/>
     <w:rsid w:val="00B21FB2"/>
     <w:rsid w:val="00B2350B"/>
     <w:rsid w:val="00B23BB2"/>
     <w:rsid w:val="00B23D4E"/>
     <w:rsid w:val="00B3090F"/>
     <w:rsid w:val="00B311D7"/>
     <w:rsid w:val="00B31909"/>
     <w:rsid w:val="00B335BD"/>
+    <w:rsid w:val="00B33D98"/>
     <w:rsid w:val="00B3774B"/>
     <w:rsid w:val="00B40124"/>
     <w:rsid w:val="00B41382"/>
     <w:rsid w:val="00B446F5"/>
     <w:rsid w:val="00B45A76"/>
     <w:rsid w:val="00B46AF9"/>
     <w:rsid w:val="00B46D9C"/>
     <w:rsid w:val="00B523F3"/>
     <w:rsid w:val="00B55D70"/>
     <w:rsid w:val="00B5697E"/>
     <w:rsid w:val="00B57696"/>
     <w:rsid w:val="00B576A9"/>
     <w:rsid w:val="00B607C8"/>
     <w:rsid w:val="00B61280"/>
     <w:rsid w:val="00B61355"/>
     <w:rsid w:val="00B6445F"/>
     <w:rsid w:val="00B65FDA"/>
     <w:rsid w:val="00B70604"/>
     <w:rsid w:val="00B708D2"/>
     <w:rsid w:val="00B70BBC"/>
     <w:rsid w:val="00B747C3"/>
     <w:rsid w:val="00B77138"/>
     <w:rsid w:val="00B776CC"/>
     <w:rsid w:val="00B77788"/>
     <w:rsid w:val="00B807E9"/>
     <w:rsid w:val="00B811BF"/>
     <w:rsid w:val="00B83229"/>
     <w:rsid w:val="00B83531"/>
     <w:rsid w:val="00B83C8C"/>
     <w:rsid w:val="00B869F6"/>
     <w:rsid w:val="00B906E3"/>
     <w:rsid w:val="00B9299F"/>
     <w:rsid w:val="00B93D8C"/>
     <w:rsid w:val="00B94C9B"/>
     <w:rsid w:val="00B96AE1"/>
     <w:rsid w:val="00B96B45"/>
     <w:rsid w:val="00B978BB"/>
     <w:rsid w:val="00BA0410"/>
     <w:rsid w:val="00BA1207"/>
+    <w:rsid w:val="00BA243A"/>
     <w:rsid w:val="00BA400B"/>
     <w:rsid w:val="00BA5DE6"/>
     <w:rsid w:val="00BA6CFE"/>
     <w:rsid w:val="00BB0DFC"/>
     <w:rsid w:val="00BB172B"/>
     <w:rsid w:val="00BB1DDF"/>
     <w:rsid w:val="00BB3145"/>
     <w:rsid w:val="00BB746F"/>
     <w:rsid w:val="00BB7A3C"/>
     <w:rsid w:val="00BC2A7F"/>
     <w:rsid w:val="00BC398E"/>
     <w:rsid w:val="00BC3A1A"/>
     <w:rsid w:val="00BC3D07"/>
     <w:rsid w:val="00BC6A5E"/>
     <w:rsid w:val="00BD05F7"/>
     <w:rsid w:val="00BD084B"/>
     <w:rsid w:val="00BD1788"/>
     <w:rsid w:val="00BD357E"/>
     <w:rsid w:val="00BD4483"/>
     <w:rsid w:val="00BE2437"/>
     <w:rsid w:val="00BE2574"/>
     <w:rsid w:val="00BE27E6"/>
     <w:rsid w:val="00BE2C31"/>
     <w:rsid w:val="00BE41E5"/>
     <w:rsid w:val="00BE72FB"/>
     <w:rsid w:val="00BE78C6"/>
     <w:rsid w:val="00BF0289"/>
     <w:rsid w:val="00BF10F5"/>
     <w:rsid w:val="00BF1649"/>
     <w:rsid w:val="00BF57AC"/>
     <w:rsid w:val="00BF60C8"/>
     <w:rsid w:val="00BF6C09"/>
     <w:rsid w:val="00BF6EBC"/>
     <w:rsid w:val="00BF704D"/>
     <w:rsid w:val="00BF779F"/>
     <w:rsid w:val="00C004CB"/>
     <w:rsid w:val="00C00D8C"/>
     <w:rsid w:val="00C01FA7"/>
     <w:rsid w:val="00C041A4"/>
     <w:rsid w:val="00C0496C"/>
     <w:rsid w:val="00C04BF6"/>
     <w:rsid w:val="00C05225"/>
     <w:rsid w:val="00C05963"/>
     <w:rsid w:val="00C05A69"/>
+    <w:rsid w:val="00C05B98"/>
     <w:rsid w:val="00C06B82"/>
     <w:rsid w:val="00C0710F"/>
     <w:rsid w:val="00C10968"/>
     <w:rsid w:val="00C12A15"/>
     <w:rsid w:val="00C14062"/>
     <w:rsid w:val="00C148EE"/>
     <w:rsid w:val="00C15D7C"/>
     <w:rsid w:val="00C16BDD"/>
     <w:rsid w:val="00C17356"/>
     <w:rsid w:val="00C2065C"/>
     <w:rsid w:val="00C20E7D"/>
+    <w:rsid w:val="00C20E99"/>
     <w:rsid w:val="00C21399"/>
     <w:rsid w:val="00C22F66"/>
     <w:rsid w:val="00C237DD"/>
+    <w:rsid w:val="00C2561F"/>
     <w:rsid w:val="00C27BDA"/>
     <w:rsid w:val="00C30F3F"/>
     <w:rsid w:val="00C32A6F"/>
     <w:rsid w:val="00C33455"/>
     <w:rsid w:val="00C33666"/>
     <w:rsid w:val="00C34369"/>
     <w:rsid w:val="00C347D2"/>
     <w:rsid w:val="00C347DD"/>
     <w:rsid w:val="00C35C06"/>
     <w:rsid w:val="00C370D3"/>
     <w:rsid w:val="00C373D6"/>
     <w:rsid w:val="00C400E9"/>
     <w:rsid w:val="00C413BB"/>
     <w:rsid w:val="00C4430B"/>
     <w:rsid w:val="00C50F65"/>
     <w:rsid w:val="00C53068"/>
     <w:rsid w:val="00C55441"/>
     <w:rsid w:val="00C56EDC"/>
     <w:rsid w:val="00C57950"/>
     <w:rsid w:val="00C60E67"/>
     <w:rsid w:val="00C6143D"/>
     <w:rsid w:val="00C62678"/>
     <w:rsid w:val="00C62837"/>
     <w:rsid w:val="00C639C5"/>
     <w:rsid w:val="00C6429C"/>
@@ -46517,82 +48970,84 @@
     <w:rsid w:val="00C704D9"/>
     <w:rsid w:val="00C71579"/>
     <w:rsid w:val="00C72079"/>
     <w:rsid w:val="00C721D4"/>
     <w:rsid w:val="00C738F5"/>
     <w:rsid w:val="00C73F25"/>
     <w:rsid w:val="00C746D8"/>
     <w:rsid w:val="00C74745"/>
     <w:rsid w:val="00C7535B"/>
     <w:rsid w:val="00C768BF"/>
     <w:rsid w:val="00C769F2"/>
     <w:rsid w:val="00C76A79"/>
     <w:rsid w:val="00C77360"/>
     <w:rsid w:val="00C774AC"/>
     <w:rsid w:val="00C77ADF"/>
     <w:rsid w:val="00C8064B"/>
     <w:rsid w:val="00C80BB7"/>
     <w:rsid w:val="00C81301"/>
     <w:rsid w:val="00C81D07"/>
     <w:rsid w:val="00C81DAB"/>
     <w:rsid w:val="00C83085"/>
     <w:rsid w:val="00C84176"/>
     <w:rsid w:val="00C8478D"/>
     <w:rsid w:val="00C8510C"/>
     <w:rsid w:val="00C8525F"/>
+    <w:rsid w:val="00C86B39"/>
     <w:rsid w:val="00C9047A"/>
     <w:rsid w:val="00C915C1"/>
     <w:rsid w:val="00C923AB"/>
     <w:rsid w:val="00C925D3"/>
     <w:rsid w:val="00C930C4"/>
     <w:rsid w:val="00C9521F"/>
     <w:rsid w:val="00C953BE"/>
     <w:rsid w:val="00C967A2"/>
     <w:rsid w:val="00C971B6"/>
     <w:rsid w:val="00CA05C7"/>
     <w:rsid w:val="00CA2D7C"/>
     <w:rsid w:val="00CA3C67"/>
     <w:rsid w:val="00CA3F2F"/>
     <w:rsid w:val="00CA4152"/>
     <w:rsid w:val="00CA43C7"/>
     <w:rsid w:val="00CA4427"/>
     <w:rsid w:val="00CA68A8"/>
     <w:rsid w:val="00CA7040"/>
     <w:rsid w:val="00CA764D"/>
     <w:rsid w:val="00CB0581"/>
     <w:rsid w:val="00CB17B2"/>
     <w:rsid w:val="00CB1846"/>
     <w:rsid w:val="00CB27A5"/>
     <w:rsid w:val="00CB2AC0"/>
     <w:rsid w:val="00CB3850"/>
     <w:rsid w:val="00CC0191"/>
     <w:rsid w:val="00CC09C4"/>
     <w:rsid w:val="00CC3768"/>
     <w:rsid w:val="00CC40A4"/>
     <w:rsid w:val="00CC716E"/>
     <w:rsid w:val="00CD11B1"/>
     <w:rsid w:val="00CD3093"/>
+    <w:rsid w:val="00CD321C"/>
     <w:rsid w:val="00CD6C9F"/>
     <w:rsid w:val="00CD7C7A"/>
     <w:rsid w:val="00CE038C"/>
     <w:rsid w:val="00CE0F45"/>
     <w:rsid w:val="00CE1445"/>
     <w:rsid w:val="00CE1638"/>
     <w:rsid w:val="00CE205A"/>
     <w:rsid w:val="00CE325E"/>
     <w:rsid w:val="00CE6D6D"/>
     <w:rsid w:val="00CE790B"/>
     <w:rsid w:val="00CF0358"/>
     <w:rsid w:val="00CF046E"/>
     <w:rsid w:val="00CF1795"/>
     <w:rsid w:val="00CF28C4"/>
     <w:rsid w:val="00CF306D"/>
     <w:rsid w:val="00D000B5"/>
     <w:rsid w:val="00D01A32"/>
     <w:rsid w:val="00D02A07"/>
     <w:rsid w:val="00D0347C"/>
     <w:rsid w:val="00D03AAC"/>
     <w:rsid w:val="00D04730"/>
     <w:rsid w:val="00D05CDC"/>
     <w:rsid w:val="00D06679"/>
     <w:rsid w:val="00D072A9"/>
     <w:rsid w:val="00D072BE"/>
@@ -46677,261 +49132,268 @@
     <w:rsid w:val="00DC4D7C"/>
     <w:rsid w:val="00DC7D76"/>
     <w:rsid w:val="00DC7EBD"/>
     <w:rsid w:val="00DD101C"/>
     <w:rsid w:val="00DD11FA"/>
     <w:rsid w:val="00DD283B"/>
     <w:rsid w:val="00DD3989"/>
     <w:rsid w:val="00DD3B05"/>
     <w:rsid w:val="00DD4D28"/>
     <w:rsid w:val="00DD63C1"/>
     <w:rsid w:val="00DD67C0"/>
     <w:rsid w:val="00DD6B6B"/>
     <w:rsid w:val="00DD6CF3"/>
     <w:rsid w:val="00DE076F"/>
     <w:rsid w:val="00DE13A2"/>
     <w:rsid w:val="00DE2AA3"/>
     <w:rsid w:val="00DE7344"/>
     <w:rsid w:val="00DF2525"/>
     <w:rsid w:val="00DF6F80"/>
     <w:rsid w:val="00DF7CC6"/>
     <w:rsid w:val="00DF7E7C"/>
     <w:rsid w:val="00E00B7D"/>
     <w:rsid w:val="00E0219C"/>
     <w:rsid w:val="00E05C53"/>
     <w:rsid w:val="00E11AFA"/>
+    <w:rsid w:val="00E11B97"/>
     <w:rsid w:val="00E1275F"/>
     <w:rsid w:val="00E12D8B"/>
     <w:rsid w:val="00E1319B"/>
     <w:rsid w:val="00E13D24"/>
     <w:rsid w:val="00E14C59"/>
     <w:rsid w:val="00E16233"/>
     <w:rsid w:val="00E16D80"/>
     <w:rsid w:val="00E22257"/>
     <w:rsid w:val="00E22797"/>
     <w:rsid w:val="00E24774"/>
     <w:rsid w:val="00E25F87"/>
     <w:rsid w:val="00E261A1"/>
     <w:rsid w:val="00E2673B"/>
     <w:rsid w:val="00E26DB2"/>
     <w:rsid w:val="00E27E09"/>
     <w:rsid w:val="00E300FA"/>
     <w:rsid w:val="00E30545"/>
     <w:rsid w:val="00E31A5A"/>
     <w:rsid w:val="00E322F8"/>
     <w:rsid w:val="00E32C37"/>
     <w:rsid w:val="00E351A5"/>
     <w:rsid w:val="00E35766"/>
     <w:rsid w:val="00E359AA"/>
     <w:rsid w:val="00E35B79"/>
     <w:rsid w:val="00E36B1C"/>
     <w:rsid w:val="00E37272"/>
     <w:rsid w:val="00E37540"/>
     <w:rsid w:val="00E37846"/>
     <w:rsid w:val="00E40716"/>
     <w:rsid w:val="00E419E9"/>
     <w:rsid w:val="00E41CAE"/>
     <w:rsid w:val="00E449A9"/>
     <w:rsid w:val="00E50E6F"/>
     <w:rsid w:val="00E517D4"/>
     <w:rsid w:val="00E52B28"/>
     <w:rsid w:val="00E53220"/>
     <w:rsid w:val="00E550FF"/>
     <w:rsid w:val="00E5595A"/>
     <w:rsid w:val="00E60F3F"/>
     <w:rsid w:val="00E61872"/>
     <w:rsid w:val="00E6284F"/>
     <w:rsid w:val="00E64B34"/>
     <w:rsid w:val="00E663A0"/>
     <w:rsid w:val="00E66BE4"/>
     <w:rsid w:val="00E66BFD"/>
     <w:rsid w:val="00E66CE9"/>
     <w:rsid w:val="00E703F8"/>
+    <w:rsid w:val="00E72A52"/>
     <w:rsid w:val="00E73081"/>
     <w:rsid w:val="00E731B8"/>
     <w:rsid w:val="00E7684C"/>
     <w:rsid w:val="00E838BA"/>
     <w:rsid w:val="00E8439F"/>
     <w:rsid w:val="00E84748"/>
     <w:rsid w:val="00E8680C"/>
     <w:rsid w:val="00E8758E"/>
     <w:rsid w:val="00E90822"/>
     <w:rsid w:val="00E90892"/>
     <w:rsid w:val="00E92840"/>
     <w:rsid w:val="00E93689"/>
     <w:rsid w:val="00E9476C"/>
     <w:rsid w:val="00E948D6"/>
     <w:rsid w:val="00E94CD0"/>
     <w:rsid w:val="00E955BF"/>
     <w:rsid w:val="00E95EAD"/>
+    <w:rsid w:val="00E970ED"/>
     <w:rsid w:val="00E97D05"/>
     <w:rsid w:val="00EA38E3"/>
     <w:rsid w:val="00EA60C1"/>
     <w:rsid w:val="00EA69E2"/>
     <w:rsid w:val="00EB162C"/>
     <w:rsid w:val="00EB1F64"/>
     <w:rsid w:val="00EB2ACC"/>
     <w:rsid w:val="00EB481C"/>
     <w:rsid w:val="00EB4D4A"/>
     <w:rsid w:val="00EB5082"/>
     <w:rsid w:val="00EB63D6"/>
     <w:rsid w:val="00EB666A"/>
     <w:rsid w:val="00EB7972"/>
     <w:rsid w:val="00EB7FC1"/>
     <w:rsid w:val="00EC079D"/>
     <w:rsid w:val="00EC2471"/>
     <w:rsid w:val="00EC2945"/>
     <w:rsid w:val="00EC4273"/>
     <w:rsid w:val="00EC43B8"/>
     <w:rsid w:val="00EC4D05"/>
     <w:rsid w:val="00EC5AE3"/>
     <w:rsid w:val="00EC5D8E"/>
     <w:rsid w:val="00EC7EAA"/>
     <w:rsid w:val="00ED02FB"/>
     <w:rsid w:val="00ED3C96"/>
     <w:rsid w:val="00ED4492"/>
     <w:rsid w:val="00ED6859"/>
     <w:rsid w:val="00ED6B75"/>
     <w:rsid w:val="00ED7656"/>
     <w:rsid w:val="00EE2C1A"/>
     <w:rsid w:val="00EE3D0B"/>
     <w:rsid w:val="00EE493A"/>
     <w:rsid w:val="00EE4BAC"/>
     <w:rsid w:val="00EF09CF"/>
     <w:rsid w:val="00EF17B0"/>
     <w:rsid w:val="00EF2757"/>
     <w:rsid w:val="00EF3169"/>
     <w:rsid w:val="00EF4760"/>
+    <w:rsid w:val="00EF5FCB"/>
     <w:rsid w:val="00F00A4E"/>
     <w:rsid w:val="00F01568"/>
+    <w:rsid w:val="00F01F88"/>
     <w:rsid w:val="00F02E54"/>
     <w:rsid w:val="00F032B2"/>
     <w:rsid w:val="00F04583"/>
     <w:rsid w:val="00F05C1A"/>
     <w:rsid w:val="00F106BD"/>
     <w:rsid w:val="00F1083F"/>
     <w:rsid w:val="00F11E15"/>
     <w:rsid w:val="00F12EE4"/>
     <w:rsid w:val="00F1699A"/>
     <w:rsid w:val="00F2088E"/>
     <w:rsid w:val="00F236CF"/>
     <w:rsid w:val="00F26FA4"/>
     <w:rsid w:val="00F3290D"/>
     <w:rsid w:val="00F34821"/>
     <w:rsid w:val="00F37877"/>
     <w:rsid w:val="00F42004"/>
     <w:rsid w:val="00F42D1A"/>
     <w:rsid w:val="00F47A26"/>
     <w:rsid w:val="00F50D93"/>
     <w:rsid w:val="00F518BE"/>
     <w:rsid w:val="00F51F49"/>
     <w:rsid w:val="00F53D92"/>
     <w:rsid w:val="00F573B6"/>
     <w:rsid w:val="00F6096A"/>
     <w:rsid w:val="00F63072"/>
     <w:rsid w:val="00F6314A"/>
     <w:rsid w:val="00F646E0"/>
     <w:rsid w:val="00F64927"/>
     <w:rsid w:val="00F65E7E"/>
     <w:rsid w:val="00F70C86"/>
     <w:rsid w:val="00F7315A"/>
     <w:rsid w:val="00F736A4"/>
     <w:rsid w:val="00F74661"/>
     <w:rsid w:val="00F75835"/>
     <w:rsid w:val="00F77305"/>
     <w:rsid w:val="00F77D4A"/>
     <w:rsid w:val="00F81619"/>
     <w:rsid w:val="00F827A4"/>
     <w:rsid w:val="00F853B9"/>
+    <w:rsid w:val="00F85819"/>
     <w:rsid w:val="00F900DB"/>
     <w:rsid w:val="00F925E2"/>
     <w:rsid w:val="00F92EDF"/>
     <w:rsid w:val="00F939DF"/>
     <w:rsid w:val="00F9459E"/>
     <w:rsid w:val="00F95EA6"/>
     <w:rsid w:val="00FA171C"/>
     <w:rsid w:val="00FA2E68"/>
     <w:rsid w:val="00FA4570"/>
     <w:rsid w:val="00FA4584"/>
     <w:rsid w:val="00FA4AF8"/>
     <w:rsid w:val="00FA5A7D"/>
     <w:rsid w:val="00FA6905"/>
     <w:rsid w:val="00FA69EE"/>
     <w:rsid w:val="00FA7E8D"/>
     <w:rsid w:val="00FB2832"/>
     <w:rsid w:val="00FB45D0"/>
     <w:rsid w:val="00FB5A02"/>
     <w:rsid w:val="00FB5A84"/>
     <w:rsid w:val="00FB5D63"/>
     <w:rsid w:val="00FC1A58"/>
     <w:rsid w:val="00FC278F"/>
     <w:rsid w:val="00FC479B"/>
     <w:rsid w:val="00FC4DBF"/>
     <w:rsid w:val="00FC4F78"/>
+    <w:rsid w:val="00FC5459"/>
     <w:rsid w:val="00FC6675"/>
     <w:rsid w:val="00FC6FB2"/>
     <w:rsid w:val="00FD0F91"/>
     <w:rsid w:val="00FD23B4"/>
     <w:rsid w:val="00FD2DE9"/>
     <w:rsid w:val="00FD40E0"/>
     <w:rsid w:val="00FD659D"/>
     <w:rsid w:val="00FD6D87"/>
     <w:rsid w:val="00FD709B"/>
     <w:rsid w:val="00FD7E78"/>
     <w:rsid w:val="00FE2258"/>
     <w:rsid w:val="00FE32E4"/>
     <w:rsid w:val="00FE3CD2"/>
     <w:rsid w:val="00FE4C4B"/>
     <w:rsid w:val="00FE4CA8"/>
     <w:rsid w:val="00FE71AF"/>
     <w:rsid w:val="00FE7BDE"/>
     <w:rsid w:val="00FF0C4F"/>
     <w:rsid w:val="00FF1675"/>
     <w:rsid w:val="00FF4FA1"/>
     <w:rsid w:val="00FF5C0D"/>
     <w:rsid w:val="00FF619D"/>
     <w:rsid w:val="00FF776F"/>
     <w:rsid w:val="00FF7CEA"/>
     <w:rsid w:val="58616C9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2057"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2890E8F7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{61180BA9-4414-4F05-8F88-C06138758954}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -47398,50 +49860,61 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0092584F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="0004664B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B04B29"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="25522349">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="441804193">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -47554,55 +50027,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2016347358">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image103.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image82.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image72.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image129.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image100.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image105.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image115.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image135.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image106.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image107.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image102.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image006.png@01DB721F.13F0C360" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.emf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image132.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image103.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image93.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image133.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image82.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image72.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image155.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image83.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image100.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image105.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image73.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image115.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image135.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:licitaciones@poder-judicial.go.cr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image95.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image106.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image101.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image87.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image91.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image107.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image126.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image102.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image70.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image97.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.emf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image127.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image132.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image148.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image006.png@01DB721F.13F0C360" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image89.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image77.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image149.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image129.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image157.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -47869,52 +50342,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100C6FFA327E2B4534CA4405BAE9C2AF67E" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="034ae7e43703124ab6546812b7ee9704">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="42772979-679a-45af-8564-a3577169cbaf" xmlns:ns3="549c71b7-aadd-438e-a439-516e107c46f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b890fc3a3051a1ad55bbbb8fe810b84" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100C6FFA327E2B4534CA4405BAE9C2AF67E" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1cc893ac107ae2c6f3b18bda9ccb2c2b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="42772979-679a-45af-8564-a3577169cbaf" xmlns:ns3="549c71b7-aadd-438e-a439-516e107c46f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c4e2ad549c539a45f0844a5e5eafe633" ns2:_="" ns3:_="">
     <xsd:import namespace="42772979-679a-45af-8564-a3577169cbaf"/>
     <xsd:import namespace="549c71b7-aadd-438e-a439-516e107c46f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -48144,102 +50617,102 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="42772979-679a-45af-8564-a3577169cbaf">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="549c71b7-aadd-438e-a439-516e107c46f0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75C3C897-E770-464C-808E-28A93E5E762A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4271982C-5282-4199-8511-F161512CAFF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="42772979-679a-45af-8564-a3577169cbaf"/>
     <ds:schemaRef ds:uri="549c71b7-aadd-438e-a439-516e107c46f0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44F1C161-0F5E-433E-AE07-FD3EBD6F46FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E138F7A-315B-46DC-BAA0-97D307F020C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="42772979-679a-45af-8564-a3577169cbaf"/>
     <ds:schemaRef ds:uri="549c71b7-aadd-438e-a439-516e107c46f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>70</Pages>
-[...1 lines deleted...]
-  <Characters>92157</Characters>
+  <Pages>75</Pages>
+  <Words>17112</Words>
+  <Characters>94121</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>767</Lines>
-  <Paragraphs>217</Paragraphs>
+  <Lines>784</Lines>
+  <Paragraphs>222</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>108695</CharactersWithSpaces>
+  <CharactersWithSpaces>111011</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karolyn Piedra Mora</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C6FFA327E2B4534CA4405BAE9C2AF67E</vt:lpwstr>
   </property>