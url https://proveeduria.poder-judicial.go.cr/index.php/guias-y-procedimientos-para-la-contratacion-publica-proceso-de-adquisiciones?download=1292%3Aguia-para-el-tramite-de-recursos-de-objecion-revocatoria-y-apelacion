--- v0 (2026-03-12)
+++ v1 (2026-08-09)
@@ -9614,51 +9614,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005563B3">
         <w:object w:dxaOrig="1266" w:dyaOrig="824" w14:anchorId="2E35B3A1">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:61.55pt;height:41.25pt" o:ole="">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1834032206" r:id="rId15">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1844842668" r:id="rId15">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="030CACD5" w14:textId="184F1610" w:rsidR="006B02B6" w:rsidRPr="005563B3" w:rsidRDefault="006B02B6" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D0E1D83" w14:textId="0C03B401" w:rsidR="006B02B6" w:rsidRPr="005563B3" w:rsidRDefault="006B02B6" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -11791,51 +11791,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="8" w:name="_MON_1741763632"/>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="1D8006CE" w14:textId="74FF513A" w:rsidR="00172BB9" w:rsidRPr="005563B3" w:rsidRDefault="001B0894" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005563B3">
         <w:object w:dxaOrig="1266" w:dyaOrig="824" w14:anchorId="5C5D48DA">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:61.55pt;height:41.25pt" o:ole="">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1834032207" r:id="rId17">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1844842669" r:id="rId17">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="00531ADE" w14:textId="77777777" w:rsidR="003C6606" w:rsidRPr="005563B3" w:rsidRDefault="003C6606" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C03F249" w14:textId="14684CB3" w:rsidR="00172BB9" w:rsidRPr="005563B3" w:rsidRDefault="00172BB9" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -15890,66 +15890,66 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="11" w:name="_MON_1741764059"/>
     <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="682C4922" w14:textId="24CE8851" w:rsidR="00F6483B" w:rsidRPr="005563B3" w:rsidRDefault="00ED28E3" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="005563B3">
         <w:object w:dxaOrig="1266" w:dyaOrig="824" w14:anchorId="2D9E8502">
           <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:61.55pt;height:41.25pt" o:ole="">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1834032208" r:id="rId22">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1844842670" r:id="rId22">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r w:rsidR="00F6483B" w:rsidRPr="005563B3">
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_MON_1741764078"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="005563B3">
         <w:object w:dxaOrig="1266" w:dyaOrig="824" w14:anchorId="35615938">
           <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:61.55pt;height:41.25pt" o:ole="">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1834032209" r:id="rId23">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1844842671" r:id="rId23">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="394BB6D3" w14:textId="77777777" w:rsidR="009273AA" w:rsidRPr="005563B3" w:rsidRDefault="009273AA" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0034FAE7" w14:textId="17799713" w:rsidR="00D70B5A" w:rsidRPr="005563B3" w:rsidRDefault="00D70B5A" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
@@ -18926,66 +18926,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="16" w:name="_MON_1741763728"/>
     <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="449281EC" w14:textId="5EDEB8B5" w:rsidR="00C37736" w:rsidRPr="005563B3" w:rsidRDefault="00420E40" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005563B3">
         <w:object w:dxaOrig="1266" w:dyaOrig="824" w14:anchorId="29A92AB3">
           <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:61.55pt;height:41.25pt" o:ole="">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1834032210" r:id="rId27">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1844842672" r:id="rId27">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r w:rsidR="00C37736" w:rsidRPr="005563B3">
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="_MON_1741763749"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="005563B3">
         <w:object w:dxaOrig="1266" w:dyaOrig="824" w14:anchorId="59D7D8FC">
           <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:61.55pt;height:41.25pt" o:ole="">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1834032211" r:id="rId28">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1844842673" r:id="rId28">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED22753" w14:textId="77777777" w:rsidR="00FE2889" w:rsidRPr="005563B3" w:rsidRDefault="00FE2889" w:rsidP="007F766E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13D9E469" w14:textId="4A4F51E0" w:rsidR="00D70B5A" w:rsidRPr="005563B3" w:rsidRDefault="00D70B5A" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
@@ -24041,51 +24041,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AB0144F" w14:textId="4F047727" w:rsidR="00D00CFF" w:rsidRPr="005563B3" w:rsidRDefault="00C000A6" w:rsidP="00D00CFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005563B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:object w:dxaOrig="1596" w:dyaOrig="1033" w14:anchorId="49BFC3D7">
           <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:80.3pt;height:51pt" o:ole="">
             <v:imagedata r:id="rId35" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1834032212" r:id="rId36"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1844842674" r:id="rId36"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D0C858" w14:textId="77777777" w:rsidR="00F35E5C" w:rsidRPr="005563B3" w:rsidRDefault="00F35E5C" w:rsidP="007F766E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5921D0FE" w14:textId="77777777" w:rsidR="003C6606" w:rsidRPr="005563B3" w:rsidRDefault="003C6606" w:rsidP="007F766E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -31160,124 +31160,156 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Hlk146289143"/>
       <w:r w:rsidRPr="005563B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Todos los órganos involucrados en la tramitación de los procedimientos de contratación en la etapa recursiva, de requerir la interposición de un reporte ante la Unidad de Apoyo Sistemas Informáticos (UASI), deberán considerar que, en la funcionalidad quinta del formulario digital, tendrá que seleccionarse la opción “Recursos de Objeción, Apelación o Revocatoria”, para que se individualicen los reportes atinentes a los recursos y estos sean gestionados con la prioridad del caso.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="1162D6CE" w14:textId="77777777" w:rsidR="00D34B6D" w:rsidRPr="005563B3" w:rsidRDefault="00D34B6D" w:rsidP="00D34B6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p w14:paraId="31B8534F" w14:textId="3FAAE02A" w:rsidR="00B76DD1" w:rsidRPr="005563B3" w:rsidRDefault="00436A20" w:rsidP="007F766E">
+    <w:p w14:paraId="31B8534F" w14:textId="11EE1486" w:rsidR="00B76DD1" w:rsidRPr="002E3B19" w:rsidRDefault="00436A20" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Es de indicar que en los casos que se realicen rechazos de plano por inadmisibilidad según el numeral 244 RLGCP y por improcedencia manifiesta de conformidad con el artículo 245 RLGCP, aun y cuando el recurrente haya solicitado que el recurso sea conocido por el jerarca, la resolución que rechaza de plano deberá ser conocida por la jefatura del órgano conductor que actúa como decisora y no por el Consejo Superior (jerarca), esto por cuanto lo resuelto no se encontrará en la etapa de fondo del recurso.</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005563B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es de indicar que en los casos que se realicen rechazos de plano por inadmisibilidad según el numeral 244 RLGCP y por improcedencia manifiesta de conformidad con el artículo 245 RLGCP, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la resolución que rechaza de plano deberá ser conocida por la jefatura del órgano conductor que actúa como decisora </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por el Consejo Superior (jerarca),</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67101">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> según corresponda.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B42CA" w:rsidRPr="007B42CA">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7DD9F3" w14:textId="7A1F190A" w:rsidR="00F55C55" w:rsidRPr="005563B3" w:rsidRDefault="00F55C55" w:rsidP="00D34B6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="161085B4" w14:textId="07941CAF" w:rsidR="00F55C55" w:rsidRPr="005563B3" w:rsidRDefault="00F55C55" w:rsidP="00D34B6D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005563B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>En los siguientes documentos se puede observar el procedimiento paso a paso que deberá llevarse a cabo en el SDU para la atención de los recursos, así como el procedimiento para la atención de las audiencias ante la CGR:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008DA0A9" w14:textId="6BAAF2E9" w:rsidR="00F55C55" w:rsidRPr="005563B3" w:rsidRDefault="00573C68" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="20" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="005563B3">
         <w:object w:dxaOrig="1376" w:dyaOrig="899" w14:anchorId="5F958EF1">
           <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:72.05pt;height:46.5pt" o:ole="">
             <v:imagedata r:id="rId39" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1834032213" r:id="rId40"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1844842675" r:id="rId40"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00F55C55" w:rsidRPr="005563B3">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="008C7A58" w:rsidRPr="005563B3">
         <w:object w:dxaOrig="1376" w:dyaOrig="899" w14:anchorId="051EA0F9">
           <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:72.05pt;height:45.75pt" o:ole="">
             <v:imagedata r:id="rId41" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1033" DrawAspect="Icon" ObjectID="_1834032214" r:id="rId42"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1033" DrawAspect="Icon" ObjectID="_1844842676" r:id="rId42"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C60D126" w14:textId="77777777" w:rsidR="00B8751D" w:rsidRPr="005563B3" w:rsidRDefault="00B8751D" w:rsidP="007F766E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="20" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F48E3EA" w14:textId="77777777" w:rsidR="00B8751D" w:rsidRPr="005563B3" w:rsidRDefault="00B8751D" w:rsidP="00B8751D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028DB360" w14:textId="6B0AA22D" w:rsidR="00B8751D" w:rsidRPr="005563B3" w:rsidRDefault="00B8751D" w:rsidP="00B8751D">
       <w:pPr>
@@ -32638,61 +32670,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A236C4" w:rsidRPr="005563B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD0B0F" w:rsidRPr="005563B3">
       <w:headerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E9ED6A3" w14:textId="77777777" w:rsidR="00FC26D6" w:rsidRDefault="00FC26D6" w:rsidP="000A2D93">
+    <w:p w14:paraId="5D1F9D4D" w14:textId="77777777" w:rsidR="00FE037B" w:rsidRDefault="00FE037B" w:rsidP="000A2D93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09A3D294" w14:textId="77777777" w:rsidR="00FC26D6" w:rsidRDefault="00FC26D6" w:rsidP="000A2D93">
+    <w:p w14:paraId="2BD97DB1" w14:textId="77777777" w:rsidR="00FE037B" w:rsidRDefault="00FE037B" w:rsidP="000A2D93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -32739,61 +32771,61 @@
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AE361BA" w14:textId="77777777" w:rsidR="00FC26D6" w:rsidRDefault="00FC26D6" w:rsidP="000A2D93">
+    <w:p w14:paraId="2C605997" w14:textId="77777777" w:rsidR="00FE037B" w:rsidRDefault="00FE037B" w:rsidP="000A2D93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B23929D" w14:textId="77777777" w:rsidR="00FC26D6" w:rsidRDefault="00FC26D6" w:rsidP="000A2D93">
+    <w:p w14:paraId="1ACC997C" w14:textId="77777777" w:rsidR="00FE037B" w:rsidRDefault="00FE037B" w:rsidP="000A2D93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="4DC68B1F" w14:textId="77777777" w:rsidR="00091E0D" w:rsidRPr="00906B17" w:rsidRDefault="00091E0D" w:rsidP="00091E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
@@ -35830,51 +35862,51 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="196742328">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="906648230">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="607201089">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="994141034">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1250652256">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="341323492">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00574A5E"/>
     <w:rsid w:val="00002DB1"/>
     <w:rsid w:val="00002E63"/>
@@ -36141,50 +36173,51 @@
     <w:rsid w:val="0029312E"/>
     <w:rsid w:val="00293F1B"/>
     <w:rsid w:val="00297C39"/>
     <w:rsid w:val="00297C93"/>
     <w:rsid w:val="002A55BD"/>
     <w:rsid w:val="002B1F43"/>
     <w:rsid w:val="002B65AE"/>
     <w:rsid w:val="002B749A"/>
     <w:rsid w:val="002C0A20"/>
     <w:rsid w:val="002C18F5"/>
     <w:rsid w:val="002C1C25"/>
     <w:rsid w:val="002C30D9"/>
     <w:rsid w:val="002C4632"/>
     <w:rsid w:val="002C4EA5"/>
     <w:rsid w:val="002C6022"/>
     <w:rsid w:val="002D06A1"/>
     <w:rsid w:val="002D10A6"/>
     <w:rsid w:val="002D3A02"/>
     <w:rsid w:val="002D4E8E"/>
     <w:rsid w:val="002D608A"/>
     <w:rsid w:val="002D679B"/>
     <w:rsid w:val="002D7582"/>
     <w:rsid w:val="002D7993"/>
     <w:rsid w:val="002E0358"/>
     <w:rsid w:val="002E1339"/>
+    <w:rsid w:val="002E3B19"/>
     <w:rsid w:val="002E40C0"/>
     <w:rsid w:val="002E4E20"/>
     <w:rsid w:val="002E54DB"/>
     <w:rsid w:val="002E5E78"/>
     <w:rsid w:val="002E7766"/>
     <w:rsid w:val="002E7D8F"/>
     <w:rsid w:val="002F032F"/>
     <w:rsid w:val="002F0A0E"/>
     <w:rsid w:val="002F2035"/>
     <w:rsid w:val="002F71B7"/>
     <w:rsid w:val="00301242"/>
     <w:rsid w:val="00301CE3"/>
     <w:rsid w:val="00302AA0"/>
     <w:rsid w:val="00306931"/>
     <w:rsid w:val="00307213"/>
     <w:rsid w:val="00307509"/>
     <w:rsid w:val="0031159E"/>
     <w:rsid w:val="00312DDE"/>
     <w:rsid w:val="00313B79"/>
     <w:rsid w:val="00315716"/>
     <w:rsid w:val="00317092"/>
     <w:rsid w:val="00317FD8"/>
     <w:rsid w:val="003205CC"/>
     <w:rsid w:val="0032097B"/>
     <w:rsid w:val="00320DE3"/>
@@ -36378,50 +36411,51 @@
     <w:rsid w:val="00503959"/>
     <w:rsid w:val="00506314"/>
     <w:rsid w:val="005065EC"/>
     <w:rsid w:val="005104F5"/>
     <w:rsid w:val="00512B05"/>
     <w:rsid w:val="00514409"/>
     <w:rsid w:val="00514454"/>
     <w:rsid w:val="00514E6B"/>
     <w:rsid w:val="00516EDC"/>
     <w:rsid w:val="0052152E"/>
     <w:rsid w:val="00525254"/>
     <w:rsid w:val="005252CD"/>
     <w:rsid w:val="00526255"/>
     <w:rsid w:val="00526454"/>
     <w:rsid w:val="00527C96"/>
     <w:rsid w:val="00530D37"/>
     <w:rsid w:val="00531852"/>
     <w:rsid w:val="005338D6"/>
     <w:rsid w:val="00535595"/>
     <w:rsid w:val="00535D15"/>
     <w:rsid w:val="00535FA5"/>
     <w:rsid w:val="00537D53"/>
     <w:rsid w:val="00540B68"/>
     <w:rsid w:val="00541A79"/>
     <w:rsid w:val="00541AD8"/>
+    <w:rsid w:val="00542E9E"/>
     <w:rsid w:val="00543652"/>
     <w:rsid w:val="00543F46"/>
     <w:rsid w:val="0054444B"/>
     <w:rsid w:val="005449D7"/>
     <w:rsid w:val="00545193"/>
     <w:rsid w:val="00546EFA"/>
     <w:rsid w:val="00553589"/>
     <w:rsid w:val="00556080"/>
     <w:rsid w:val="005563B3"/>
     <w:rsid w:val="00556AB2"/>
     <w:rsid w:val="00556F56"/>
     <w:rsid w:val="00560826"/>
     <w:rsid w:val="0056176D"/>
     <w:rsid w:val="00561BE8"/>
     <w:rsid w:val="0056358E"/>
     <w:rsid w:val="0056468F"/>
     <w:rsid w:val="00564AA8"/>
     <w:rsid w:val="00567296"/>
     <w:rsid w:val="00572EF9"/>
     <w:rsid w:val="0057388F"/>
     <w:rsid w:val="00573C68"/>
     <w:rsid w:val="00574A5E"/>
     <w:rsid w:val="00576DC2"/>
     <w:rsid w:val="00582E92"/>
     <w:rsid w:val="0058541E"/>
@@ -36600,50 +36634,51 @@
     <w:rsid w:val="00773BA8"/>
     <w:rsid w:val="00774B9B"/>
     <w:rsid w:val="00775525"/>
     <w:rsid w:val="00775E3E"/>
     <w:rsid w:val="007771BE"/>
     <w:rsid w:val="00777496"/>
     <w:rsid w:val="00782A60"/>
     <w:rsid w:val="00782E5B"/>
     <w:rsid w:val="007832A8"/>
     <w:rsid w:val="00784940"/>
     <w:rsid w:val="007849EF"/>
     <w:rsid w:val="00784FD6"/>
     <w:rsid w:val="00786EDC"/>
     <w:rsid w:val="007872C2"/>
     <w:rsid w:val="00790279"/>
     <w:rsid w:val="00790DDB"/>
     <w:rsid w:val="00793266"/>
     <w:rsid w:val="007933D8"/>
     <w:rsid w:val="007A05E9"/>
     <w:rsid w:val="007A1272"/>
     <w:rsid w:val="007A6C33"/>
     <w:rsid w:val="007B32AE"/>
     <w:rsid w:val="007B3D0A"/>
     <w:rsid w:val="007B4066"/>
     <w:rsid w:val="007B422A"/>
+    <w:rsid w:val="007B42CA"/>
     <w:rsid w:val="007C3A13"/>
     <w:rsid w:val="007C4804"/>
     <w:rsid w:val="007C49CA"/>
     <w:rsid w:val="007C5B5F"/>
     <w:rsid w:val="007C736C"/>
     <w:rsid w:val="007D1E4F"/>
     <w:rsid w:val="007D2E30"/>
     <w:rsid w:val="007D7F8F"/>
     <w:rsid w:val="007E1185"/>
     <w:rsid w:val="007E4F9F"/>
     <w:rsid w:val="007E555D"/>
     <w:rsid w:val="007E5C82"/>
     <w:rsid w:val="007E655C"/>
     <w:rsid w:val="007E7278"/>
     <w:rsid w:val="007F33B5"/>
     <w:rsid w:val="007F4B33"/>
     <w:rsid w:val="007F5BCF"/>
     <w:rsid w:val="007F766E"/>
     <w:rsid w:val="00800917"/>
     <w:rsid w:val="008027C5"/>
     <w:rsid w:val="00806372"/>
     <w:rsid w:val="0080680A"/>
     <w:rsid w:val="0081167E"/>
     <w:rsid w:val="00811BB3"/>
     <w:rsid w:val="0081308C"/>
@@ -36773,50 +36808,51 @@
     <w:rsid w:val="0091388C"/>
     <w:rsid w:val="00914DE6"/>
     <w:rsid w:val="00917CB4"/>
     <w:rsid w:val="00920342"/>
     <w:rsid w:val="00924267"/>
     <w:rsid w:val="00924AFD"/>
     <w:rsid w:val="00925DC9"/>
     <w:rsid w:val="00926B05"/>
     <w:rsid w:val="009273AA"/>
     <w:rsid w:val="00927A60"/>
     <w:rsid w:val="0093102E"/>
     <w:rsid w:val="0093295C"/>
     <w:rsid w:val="009413BD"/>
     <w:rsid w:val="009437AE"/>
     <w:rsid w:val="009437FD"/>
     <w:rsid w:val="009443CA"/>
     <w:rsid w:val="009448AE"/>
     <w:rsid w:val="00946AD5"/>
     <w:rsid w:val="009539C5"/>
     <w:rsid w:val="00956D74"/>
     <w:rsid w:val="00957B78"/>
     <w:rsid w:val="00957C3F"/>
     <w:rsid w:val="00961561"/>
     <w:rsid w:val="0096193C"/>
     <w:rsid w:val="009627E4"/>
+    <w:rsid w:val="00963963"/>
     <w:rsid w:val="00964762"/>
     <w:rsid w:val="00964BEC"/>
     <w:rsid w:val="00970185"/>
     <w:rsid w:val="009717AB"/>
     <w:rsid w:val="00971ECD"/>
     <w:rsid w:val="009721A6"/>
     <w:rsid w:val="00972959"/>
     <w:rsid w:val="00975210"/>
     <w:rsid w:val="009768FE"/>
     <w:rsid w:val="009803CC"/>
     <w:rsid w:val="009808D1"/>
     <w:rsid w:val="00980AB0"/>
     <w:rsid w:val="009818CC"/>
     <w:rsid w:val="00981961"/>
     <w:rsid w:val="00981FB6"/>
     <w:rsid w:val="00981FD6"/>
     <w:rsid w:val="00983542"/>
     <w:rsid w:val="00983B02"/>
     <w:rsid w:val="00990F2A"/>
     <w:rsid w:val="00992EBE"/>
     <w:rsid w:val="009948B7"/>
     <w:rsid w:val="00995B05"/>
     <w:rsid w:val="00995EC2"/>
     <w:rsid w:val="009979BE"/>
     <w:rsid w:val="009A00A9"/>
@@ -36868,50 +36904,51 @@
     <w:rsid w:val="00A209E8"/>
     <w:rsid w:val="00A20F2D"/>
     <w:rsid w:val="00A236C4"/>
     <w:rsid w:val="00A24075"/>
     <w:rsid w:val="00A26423"/>
     <w:rsid w:val="00A3223A"/>
     <w:rsid w:val="00A32D04"/>
     <w:rsid w:val="00A33B81"/>
     <w:rsid w:val="00A33DFC"/>
     <w:rsid w:val="00A34660"/>
     <w:rsid w:val="00A3637B"/>
     <w:rsid w:val="00A366D2"/>
     <w:rsid w:val="00A4050D"/>
     <w:rsid w:val="00A42144"/>
     <w:rsid w:val="00A4473E"/>
     <w:rsid w:val="00A4519B"/>
     <w:rsid w:val="00A45EC0"/>
     <w:rsid w:val="00A471C6"/>
     <w:rsid w:val="00A50BD7"/>
     <w:rsid w:val="00A51F32"/>
     <w:rsid w:val="00A53C1D"/>
     <w:rsid w:val="00A55339"/>
     <w:rsid w:val="00A56AFF"/>
     <w:rsid w:val="00A56F4F"/>
     <w:rsid w:val="00A60865"/>
+    <w:rsid w:val="00A60AB9"/>
     <w:rsid w:val="00A60AD4"/>
     <w:rsid w:val="00A63A64"/>
     <w:rsid w:val="00A64D40"/>
     <w:rsid w:val="00A6641B"/>
     <w:rsid w:val="00A67F87"/>
     <w:rsid w:val="00A73066"/>
     <w:rsid w:val="00A73856"/>
     <w:rsid w:val="00A740AB"/>
     <w:rsid w:val="00A74365"/>
     <w:rsid w:val="00A74E81"/>
     <w:rsid w:val="00A753B9"/>
     <w:rsid w:val="00A80A3E"/>
     <w:rsid w:val="00A82827"/>
     <w:rsid w:val="00A829E7"/>
     <w:rsid w:val="00A8375A"/>
     <w:rsid w:val="00A84161"/>
     <w:rsid w:val="00A84D16"/>
     <w:rsid w:val="00A8515E"/>
     <w:rsid w:val="00A8593B"/>
     <w:rsid w:val="00A86FF2"/>
     <w:rsid w:val="00A935B2"/>
     <w:rsid w:val="00A93E7F"/>
     <w:rsid w:val="00A94BA1"/>
     <w:rsid w:val="00A951BF"/>
     <w:rsid w:val="00A96800"/>
@@ -37048,50 +37085,51 @@
     <w:rsid w:val="00C26208"/>
     <w:rsid w:val="00C26DE3"/>
     <w:rsid w:val="00C27290"/>
     <w:rsid w:val="00C339EE"/>
     <w:rsid w:val="00C33E2C"/>
     <w:rsid w:val="00C36E5D"/>
     <w:rsid w:val="00C37736"/>
     <w:rsid w:val="00C406DB"/>
     <w:rsid w:val="00C4115F"/>
     <w:rsid w:val="00C419BD"/>
     <w:rsid w:val="00C41FE6"/>
     <w:rsid w:val="00C433DC"/>
     <w:rsid w:val="00C433EC"/>
     <w:rsid w:val="00C43A74"/>
     <w:rsid w:val="00C4421A"/>
     <w:rsid w:val="00C443E9"/>
     <w:rsid w:val="00C45464"/>
     <w:rsid w:val="00C45A05"/>
     <w:rsid w:val="00C5316E"/>
     <w:rsid w:val="00C54223"/>
     <w:rsid w:val="00C56F6B"/>
     <w:rsid w:val="00C57920"/>
     <w:rsid w:val="00C606EB"/>
     <w:rsid w:val="00C607A1"/>
     <w:rsid w:val="00C61CA9"/>
+    <w:rsid w:val="00C67101"/>
     <w:rsid w:val="00C671F6"/>
     <w:rsid w:val="00C708FB"/>
     <w:rsid w:val="00C74762"/>
     <w:rsid w:val="00C76E54"/>
     <w:rsid w:val="00C7749F"/>
     <w:rsid w:val="00C800A2"/>
     <w:rsid w:val="00C813E6"/>
     <w:rsid w:val="00C81EDA"/>
     <w:rsid w:val="00C82586"/>
     <w:rsid w:val="00C83DF6"/>
     <w:rsid w:val="00C83ED2"/>
     <w:rsid w:val="00C862DA"/>
     <w:rsid w:val="00C87F85"/>
     <w:rsid w:val="00C92DC0"/>
     <w:rsid w:val="00C94301"/>
     <w:rsid w:val="00C94C46"/>
     <w:rsid w:val="00C95B31"/>
     <w:rsid w:val="00C96688"/>
     <w:rsid w:val="00CA44CA"/>
     <w:rsid w:val="00CA58E4"/>
     <w:rsid w:val="00CA686D"/>
     <w:rsid w:val="00CA7C00"/>
     <w:rsid w:val="00CB0D4E"/>
     <w:rsid w:val="00CB19CA"/>
     <w:rsid w:val="00CB1BB7"/>
@@ -37384,87 +37422,88 @@
     <w:rsid w:val="00FB0D7C"/>
     <w:rsid w:val="00FB26D8"/>
     <w:rsid w:val="00FB304E"/>
     <w:rsid w:val="00FB3128"/>
     <w:rsid w:val="00FB3B28"/>
     <w:rsid w:val="00FB3EEF"/>
     <w:rsid w:val="00FB46E6"/>
     <w:rsid w:val="00FB4928"/>
     <w:rsid w:val="00FB51E5"/>
     <w:rsid w:val="00FB5BC9"/>
     <w:rsid w:val="00FB6647"/>
     <w:rsid w:val="00FC26D6"/>
     <w:rsid w:val="00FC499E"/>
     <w:rsid w:val="00FD0B0F"/>
     <w:rsid w:val="00FD2904"/>
     <w:rsid w:val="00FD336C"/>
     <w:rsid w:val="00FD3B82"/>
     <w:rsid w:val="00FD429F"/>
     <w:rsid w:val="00FD436E"/>
     <w:rsid w:val="00FD46C4"/>
     <w:rsid w:val="00FD62D9"/>
     <w:rsid w:val="00FD673D"/>
     <w:rsid w:val="00FD783A"/>
     <w:rsid w:val="00FD7C8F"/>
     <w:rsid w:val="00FD7DB0"/>
+    <w:rsid w:val="00FE037B"/>
     <w:rsid w:val="00FE0495"/>
     <w:rsid w:val="00FE074E"/>
     <w:rsid w:val="00FE206F"/>
     <w:rsid w:val="00FE2889"/>
     <w:rsid w:val="00FE4DBD"/>
     <w:rsid w:val="00FE5417"/>
     <w:rsid w:val="00FE5602"/>
     <w:rsid w:val="00FE6201"/>
     <w:rsid w:val="00FE6ED7"/>
     <w:rsid w:val="00FE77CC"/>
     <w:rsid w:val="00FE7B31"/>
     <w:rsid w:val="00FF04EB"/>
     <w:rsid w:val="00FF07D2"/>
     <w:rsid w:val="00FF0CD3"/>
     <w:rsid w:val="00FF0E64"/>
     <w:rsid w:val="00FF1F75"/>
     <w:rsid w:val="00FF20C5"/>
     <w:rsid w:val="00FF3AE8"/>
     <w:rsid w:val="00FF5DC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1035"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3888497A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{073068D7-796D-4A2D-939F-46D2D32C4E26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -38537,73 +38576,74 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E6C3735387838F41A7653A073F5E8546" ma:contentTypeVersion="14" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="c946c12970bfd3e325af9f44a92cae44">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c473d7e0-f710-41ea-b518-f01e04fda409" xmlns:ns3="770ba3f6-bdcb-4c55-963d-3fe2901bd09b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be4ec25910ef6390a4d37046554adedf" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E6C3735387838F41A7653A073F5E8546" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="95459f3f1a7e9cfdf09f48869237303a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c473d7e0-f710-41ea-b518-f01e04fda409" xmlns:ns3="770ba3f6-bdcb-4c55-963d-3fe2901bd09b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30083097a6e9ed7889231a2cbaef76fb" ns2:_="" ns3:_="">
     <xsd:import namespace="c473d7e0-f710-41ea-b518-f01e04fda409"/>
     <xsd:import namespace="770ba3f6-bdcb-4c55-963d-3fe2901bd09b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c473d7e0-f710-41ea-b518-f01e04fda409" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -38622,50 +38662,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="770ba3f6-bdcb-4c55-963d-3fe2901bd09b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0e8db095-faa9-4ddb-ac36-b99a85b9a6c3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="770ba3f6-bdcb-4c55-963d-3fe2901bd09b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -38794,91 +38839,91 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="770ba3f6-bdcb-4c55-963d-3fe2901bd09b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c473d7e0-f710-41ea-b518-f01e04fda409">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A85CC91E-931B-4D56-9028-D25D1E95083A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31CE4DD0-577C-4420-8C0B-1749530AF77F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F24958E9-9EB7-4DDE-8F09-7BED74E43E4E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B67F41-B2A5-4388-9318-0A8AC9A96C43}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD1E86B1-391B-47E9-AAB7-221D985F0B04}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D379996-F50B-47EB-AC10-5D463AF509D9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{766E06EC-DBBC-43F7-9CF4-13500CAEAC4D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>75</Pages>
-  <Words>25096</Words>
-  <Characters>138029</Characters>
+  <Words>25073</Words>
+  <Characters>137903</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1150</Lines>
+  <Lines>1149</Lines>
   <Paragraphs>325</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>162800</CharactersWithSpaces>
+  <CharactersWithSpaces>162651</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jonathan Jiménez Córdoba</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E6C3735387838F41A7653A073F5E8546</vt:lpwstr>