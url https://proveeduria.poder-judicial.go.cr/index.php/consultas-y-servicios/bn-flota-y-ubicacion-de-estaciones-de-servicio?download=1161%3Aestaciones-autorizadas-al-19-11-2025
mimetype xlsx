--- v0 (2025-12-07)
+++ v1 (2026-06-10)
@@ -1,1319 +1,1432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29512"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30105"/>
   <workbookPr/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{ADFF6DC3-C10F-48DE-9A2B-CBA3E0BBE645}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.14.2.7\soporte\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{86CFB7F5-E785-4764-85A2-D7F8DC028F4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="0" windowHeight="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ESTACIONES" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ESTACIONES!$B$3:$F$307</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext uri="GoogleSheetsCustomDataVersion2">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1109" uniqueCount="964">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1475" uniqueCount="1042">
   <si>
     <t>LISTADO DE ESTACIONES AFILIADAS A FLOTA 2.0
 VERSATEC</t>
   </si>
   <si>
     <t>NOMBRE ESTACIÓN</t>
   </si>
   <si>
     <t>CANTÓN</t>
   </si>
   <si>
     <t>DIRECCIÓN</t>
   </si>
   <si>
     <t>TELÉFONOS</t>
   </si>
   <si>
+    <t>RED</t>
+  </si>
+  <si>
     <t>ALAJUELA</t>
   </si>
   <si>
-    <t>Gasolinera GSC Florencia</t>
-[...5 lines deleted...]
-    <t>Frentre a florencia</t>
+    <t>ESTACION DE SERV. SAN RAFAEL DE ALAJUELA</t>
+  </si>
+  <si>
+    <t>SAN RAFAEL DE ALAJUELA</t>
+  </si>
+  <si>
+    <t>DE LA PANASONIC 300 OESTE CARRETERA A LOS REYES, LA GUACIMA</t>
+  </si>
+  <si>
+    <t>2239 5380</t>
+  </si>
+  <si>
+    <t>INDEPENDIENTE</t>
   </si>
   <si>
     <t>DELTA ALAJUELA CENTRO</t>
   </si>
   <si>
     <t>CENTRAL</t>
   </si>
   <si>
     <t>FRENTE A PERIFÉRICOS, ALAJUELA.</t>
   </si>
   <si>
     <t>2440-3241</t>
   </si>
   <si>
+    <t>DELTA</t>
+  </si>
+  <si>
     <t>SERVICENTRO ALAGAS</t>
   </si>
   <si>
     <t>DEL BANCO NACIONAL EL CALABAZO 100 ESTE</t>
   </si>
   <si>
-    <t>2442-6924</t>
+    <t>2440-0007</t>
+  </si>
+  <si>
+    <t>GASOLINERA GSC FONSECA</t>
+  </si>
+  <si>
+    <t>SAN CARLOS</t>
+  </si>
+  <si>
+    <t>FRENTE A FONSECA</t>
   </si>
   <si>
     <t>DELTA ALAMEDA</t>
   </si>
   <si>
     <t>DE CEMÁCO 100 M. AL SUR, ALAJUELA.</t>
   </si>
   <si>
     <t>2440-8039</t>
   </si>
   <si>
-    <t>SERVICENTRO CHAMU</t>
-[...1 lines deleted...]
-  <si>
     <t>DELTA EL ARROYO</t>
   </si>
   <si>
-    <t>50 M. NORTE DE MAC DONALD’S. ALAJUELA CENTRO.</t>
+    <t xml:space="preserve">50 M. NORTE DE MAC DONALD’S. ALAJUELA CENTRO.    </t>
   </si>
   <si>
     <t>2441-0991</t>
   </si>
   <si>
+    <t>SERVICENTRO POAS</t>
+  </si>
+  <si>
+    <t>POAS</t>
+  </si>
+  <si>
+    <t>50 METROS SUR DEL TEMPLO CATOLICO</t>
+  </si>
+  <si>
+    <t>2448 5486</t>
+  </si>
+  <si>
     <t>SERVICENTRO ZAVILLANA</t>
   </si>
   <si>
     <t>VILLA BONITA</t>
   </si>
   <si>
     <t>100 SUR Y 25 OESTE DEL PALÍ DE VILLA BONITA DE ALAJUELA</t>
   </si>
   <si>
-    <t>2443-4545//4032-5022</t>
-[...2 lines deleted...]
-    <t>GASOLINERA RIO GRANDE</t>
+    <t>2443-4545</t>
+  </si>
+  <si>
+    <t>GASOLINERA DISCOM RIO GRANDE</t>
   </si>
   <si>
     <t>ATENAS</t>
   </si>
   <si>
     <t>ATENAS, AUTOPISTA 27, 100 METROS NORTE DEL PEAJE DE LA RADIAL A ATENAS.</t>
   </si>
   <si>
-    <t>2446-6020 / 24466002</t>
+    <t>2446-6020</t>
   </si>
   <si>
     <t>COOPEATENAS R.L. BOMBA</t>
   </si>
   <si>
     <t>ATENAS, CENTRO 150 ESTE DE LA SUBESTACIÓN DEL I.C.E.</t>
   </si>
   <si>
     <t>2426-5141</t>
   </si>
   <si>
-    <t>JSM SAN RAMON DE ALAJUELA</t>
+    <t>GASOLINERA LOS REYES DE OROTINA</t>
+  </si>
+  <si>
+    <t>OROTINA</t>
+  </si>
+  <si>
+    <t>200 SUR DEL CRUCE DE LÍNEA DEL FERROCARRIL, CARRERTERA A JACÓ.</t>
+  </si>
+  <si>
+    <t>2428-8531</t>
+  </si>
+  <si>
+    <t>DELTA SANTA RITA</t>
+  </si>
+  <si>
+    <t>OROTINA SANTA RITA</t>
+  </si>
+  <si>
+    <t>500 M. SUR DEL CRUCE HACIA CALDERA Y JACO SOBRE COSTANERA SUR</t>
+  </si>
+  <si>
+    <t>2428-0260</t>
+  </si>
+  <si>
+    <t>DELTA GRECIA</t>
+  </si>
+  <si>
+    <t>GRECIA</t>
+  </si>
+  <si>
+    <t>500 M. ANTES RADIAL ARNOLDO KOOPER, ENTRANDO A LA CIUDAD DE GRECIA.</t>
+  </si>
+  <si>
+    <t>2494-5800</t>
+  </si>
+  <si>
+    <t>DELTA LA CEIBA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AlAJUELA </t>
+  </si>
+  <si>
+    <t>DEL PEAJE DE COYOLAR 3KM HACIA CALDERA</t>
+  </si>
+  <si>
+    <t>8818-2779</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICENTRO ALVARADO Y MOLINA                             </t>
+  </si>
+  <si>
+    <t>150 MTS SUR DEL CUERPO DE BOMBEROS, GRECIA</t>
+  </si>
+  <si>
+    <t>SUPER SERVICENTRO NARANJO</t>
+  </si>
+  <si>
+    <t>NARANJO</t>
+  </si>
+  <si>
+    <t>300 SUR DEL PEAJE DE NARANJO.</t>
+  </si>
+  <si>
+    <t>2451-1881</t>
+  </si>
+  <si>
+    <t>SERVICENTRO NARANJO</t>
+  </si>
+  <si>
+    <t>NARANJO CENTRO.</t>
+  </si>
+  <si>
+    <t>2451-5181</t>
+  </si>
+  <si>
+    <t>MI SERVICENTRO NARANJO</t>
+  </si>
+  <si>
+    <t>400 NORTE DE LA CRUZ ROJA ENTRADA PRINCIPAL A NARANJO</t>
+  </si>
+  <si>
+    <t>2451-5863</t>
+  </si>
+  <si>
+    <t>BOMBA SANTA INÉS</t>
+  </si>
+  <si>
+    <t>ZARCERO</t>
+  </si>
+  <si>
+    <t>1 KILOMETRO NORTE PARQUE ZARCERO</t>
+  </si>
+  <si>
+    <t>GASOLINERAS DEL NORTE</t>
+  </si>
+  <si>
+    <t>SERVICENTRO A V PALMARES</t>
+  </si>
+  <si>
+    <t>PALMARES</t>
+  </si>
+  <si>
+    <t>PALMARES, 150 NORTE DEL PARQUE PALMARES.</t>
+  </si>
+  <si>
+    <t>2453-2233</t>
+  </si>
+  <si>
+    <t>REPUESTOS LA BOMBA</t>
+  </si>
+  <si>
+    <t>400 M. NORTE DEL ESTADIO MUNICIPAL DE PALMARES.</t>
+  </si>
+  <si>
+    <t>2453-3535</t>
+  </si>
+  <si>
+    <t>SERVICENTRO CHURY</t>
+  </si>
+  <si>
+    <t>SAN RAMÓN</t>
+  </si>
+  <si>
+    <t>SAN RAMÓN 25 ESTE DEL INSTITUTO JULIO ACOSTA GARCÍA.</t>
+  </si>
+  <si>
+    <t>2445-5142</t>
+  </si>
+  <si>
+    <t>SERVICENTRO SANTAMARIA(TRIBUNALES)</t>
+  </si>
+  <si>
+    <t>ALAJUELA, SAN RAMÓN, FRENTE A LOS TRIBUNALES DE JUSTICIA</t>
+  </si>
+  <si>
+    <t>2445-5270</t>
+  </si>
+  <si>
+    <t>GASOLINERA H y M</t>
+  </si>
+  <si>
+    <t>SANTA CLARA</t>
+  </si>
+  <si>
+    <t>1 KILOM D LA PLAZA D DEPORTES SANTA CLARA, CAMINO BAJO LOS RODRIGUEZ</t>
+  </si>
+  <si>
+    <t>4702 5981</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO LOYVA</t>
+  </si>
+  <si>
+    <t>CIUDAD QUESADA</t>
+  </si>
+  <si>
+    <t>CONTIGUO A HOTEL CONQUISTADOR</t>
+  </si>
+  <si>
+    <t>2460-0250</t>
+  </si>
+  <si>
+    <t>DELTA CIUDAD QUESADA</t>
+  </si>
+  <si>
+    <t>1 KILÓMETRO ESTE DE LA IGLESIA CATÓLICA.</t>
+  </si>
+  <si>
+    <t>2460-3026</t>
+  </si>
+  <si>
+    <t>ESTACION SERVICIO FLORENCIA</t>
+  </si>
+  <si>
+    <t>FLORENCIA SAN CARLOS</t>
+  </si>
+  <si>
+    <t>200 MTS NORTE DE FLOSANCO, FLORENCIA SAN CARLOS</t>
+  </si>
+  <si>
+    <t>2475-5109</t>
+  </si>
+  <si>
+    <t>MAXI SERVICIO MECO</t>
+  </si>
+  <si>
+    <t>200 M. SUR DEL HOSPITAL DE SAN CARLOS.</t>
+  </si>
+  <si>
+    <t>2461-1101</t>
+  </si>
+  <si>
+    <t>UNO PETROL AGUAS ZARCAS</t>
+  </si>
+  <si>
+    <t>AGUAS ZARCAS</t>
+  </si>
+  <si>
+    <t>AGUAS ZARCAS SAN CARLOS</t>
+  </si>
+  <si>
+    <t>2474-0808</t>
+  </si>
+  <si>
+    <t>UNO PETROL</t>
+  </si>
+  <si>
+    <t>UNO PETROL PITAL</t>
+  </si>
+  <si>
+    <t>100 NORTE DE LA CRUZ ROJA PITAL</t>
+  </si>
+  <si>
+    <t>2473 0162</t>
+  </si>
+  <si>
+    <t>SERVICENTRO CERRO CORTEZ</t>
+  </si>
+  <si>
+    <t>CERRO CORTEZ</t>
+  </si>
+  <si>
+    <t>DEL COLEGIO SAMAGU 400 NORTE.</t>
+  </si>
+  <si>
+    <t>2474-8522</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO LAROXI</t>
+  </si>
+  <si>
+    <t>SANTA ROSA POCOSOL</t>
+  </si>
+  <si>
+    <t>SANTA ROSA DE POCOSOL, ALAJUELA.</t>
+  </si>
+  <si>
+    <t>2477-7119</t>
+  </si>
+  <si>
+    <t>ESTACIÓN DE SERVICIO PAVÓN LOS CHILES</t>
+  </si>
+  <si>
+    <t>LOS CHILES</t>
+  </si>
+  <si>
+    <t>LOS CHILES, SERVICENTRO EL PAVÓN.</t>
+  </si>
+  <si>
+    <t>2471-8800</t>
+  </si>
+  <si>
+    <t>ESTACIÓN SERVICIO LOS CHILES</t>
+  </si>
+  <si>
+    <t>1 KILOMETRO SUR DEL HOSPITAL LOS CHILES</t>
+  </si>
+  <si>
+    <t>2471 1323</t>
+  </si>
+  <si>
+    <t>SERVICENTRO LA LUCHA</t>
+  </si>
+  <si>
+    <t>LA TIGRA</t>
+  </si>
+  <si>
+    <t>LA LUCHA, 300 MTS AL NORTE DEL CRUCE DE LA TIGRA.</t>
+  </si>
+  <si>
+    <t>2468-9261</t>
+  </si>
+  <si>
+    <t>ESTACIÓN DE SERVICIO LA CRISTALINA</t>
+  </si>
+  <si>
+    <t>LA FORTUNA</t>
+  </si>
+  <si>
+    <t>SAN CARLSO, LA FORTUNA, 1 KM AL ESTE DEL COLEGIO TÉCNICO PROFESIONAL AGROPECUARIO.</t>
+  </si>
+  <si>
+    <t>2479-9440</t>
+  </si>
+  <si>
+    <t>SERVICENTRO LA FORTUNA</t>
+  </si>
+  <si>
+    <t>150 M. OESTE DE LA IGLESIA. LA FORTUNA SAN CARLOS.</t>
+  </si>
+  <si>
+    <t>2479-9062</t>
+  </si>
+  <si>
+    <t>GASOLINERA KATIRA</t>
+  </si>
+  <si>
+    <t>GUATUSO</t>
+  </si>
+  <si>
+    <t>KATIRA 600 MTS AL OESTE DEL PUENTE RIO CELESTE,RUTA NACIONAL 4.</t>
+  </si>
+  <si>
+    <t>8740-2055</t>
+  </si>
+  <si>
+    <t>FULL</t>
+  </si>
+  <si>
+    <t>MULTISERVICIO DEL NORTE ARMO S.A.</t>
+  </si>
+  <si>
+    <t>UPALA</t>
+  </si>
+  <si>
+    <t>500 MTROS. OESTES DEL HOSPITAL DE UPALA Y 500 M.. NORTE CAMINO A SAN JOSÉ DE UPALA.</t>
+  </si>
+  <si>
+    <t>2470-0170</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO MUELLE</t>
+  </si>
+  <si>
+    <t>EN EL CRUCE DE MUELLE</t>
+  </si>
+  <si>
+    <t>2462-10555</t>
+  </si>
+  <si>
+    <t>DELTA COYOLAR</t>
+  </si>
+  <si>
+    <t>RUTA 27, ANTES DEL PEAJE DE POZON</t>
+  </si>
+  <si>
+    <t>2428-2301</t>
+  </si>
+  <si>
+    <t>DELTA SAN JORGE</t>
+  </si>
+  <si>
+    <t>FORTUNA</t>
+  </si>
+  <si>
+    <t>SAN JORGE, CARRETERA A FORTUNA</t>
+  </si>
+  <si>
+    <t>8810-6028</t>
+  </si>
+  <si>
+    <t>GASOLINERA UPALA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 KM SUR DEL HOSPITAL DE UPALA </t>
+  </si>
+  <si>
+    <t>2470-0945</t>
+  </si>
+  <si>
+    <t>GASOLINERA SANTA CLARA - GSC</t>
+  </si>
+  <si>
+    <t>CONTIGUO A SUPERMERCADO COMERCIAL FLOSANCO.</t>
+  </si>
+  <si>
+    <t>2475-7272</t>
+  </si>
+  <si>
+    <t>FULL HERFUN</t>
+  </si>
+  <si>
+    <t>NUEVA CINCHONA</t>
+  </si>
+  <si>
+    <t>ALAJUELA, CARIBLANCO NUECA CINCHONA, 200 METROS AL SUR DE LA ENTRADA A CINCHONA</t>
+  </si>
+  <si>
+    <t>2476-0828</t>
+  </si>
+  <si>
+    <t>FULL LOS ANGELES</t>
+  </si>
+  <si>
+    <t>ALAJUELA, FORTUNA, LOS ANGELES DE LA FORTUNA 700 METROS AL OESTE DE LA IGLESIA CATOLICA.</t>
+  </si>
+  <si>
+    <t>2469-2200</t>
+  </si>
+  <si>
+    <t>FULL SAINO</t>
+  </si>
+  <si>
+    <t>PITAL</t>
+  </si>
+  <si>
+    <t>ALAJUELA, PITAL DE SAN CARLOS, SAINO FRENTE AL RESTAURANTE EL GAVILAN.</t>
+  </si>
+  <si>
+    <t>2403-8170</t>
+  </si>
+  <si>
+    <t>DELTA VENECIA</t>
+  </si>
+  <si>
+    <t>VENECIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200 METRO ESTE DEL PARQUE </t>
+  </si>
+  <si>
+    <t>2472-2080</t>
+  </si>
+  <si>
+    <t>SERVICENTRO BUENOS AIRES</t>
+  </si>
+  <si>
+    <t>POCOSOL,50 METROS NORTE DE LA ENTRADA A COOPEVEGA</t>
+  </si>
+  <si>
+    <t>2469-5034</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO COYOL</t>
+  </si>
+  <si>
+    <t>COYOL</t>
+  </si>
+  <si>
+    <t>150MTS SUR DE RTV ALAJUELA</t>
+  </si>
+  <si>
+    <t>4032-5085</t>
+  </si>
+  <si>
+    <t>SERVICENTRO OJO DE AGUA</t>
+  </si>
+  <si>
+    <t>SAN RAFAEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN RAFAEL DE ALAJUELA, 150MTS ESTE DEL BANCO NACIONAL </t>
+  </si>
+  <si>
+    <t>ESTACION EUSSE NARANJO</t>
+  </si>
+  <si>
+    <t>SAN MIGUEL OESTE DE NARANJO,50MTS NOROESTE DE AUTOS SANTA MARIA CUBERO.</t>
+  </si>
+  <si>
+    <t>7295-5717</t>
+  </si>
+  <si>
+    <t>EUSSE</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO LA TRINIDAD DE POAS</t>
+  </si>
+  <si>
+    <t>200 METRO AL SUR DEL TEMPLO CATÓLICO, GASOLINERA ESQUINERA.</t>
+  </si>
+  <si>
+    <t>2448-5085</t>
+  </si>
+  <si>
+    <t>MOLIGAS (SERVICENTRO SAN RAMON)</t>
   </si>
   <si>
     <t>SAN RAMON</t>
   </si>
   <si>
-    <t xml:space="preserve"> San Ramon de Alajuela,1.5 Kilómetros oeste del Mall Occidente Sobre Ruta 1</t>
-[...470 lines deleted...]
-    <t>SERVICENTRO BLC Y HERMANOS LOPEZ</t>
+    <t>SAN JUAN,500 MTS NORTE DEL HOSPITAL DE SAN RAMON DR. CARLOS LUIS VALVERDE VEGA</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO PITAL</t>
+  </si>
+  <si>
+    <t>PITAL,A UN COSTADO DEL BANCO NACIONAL.</t>
+  </si>
+  <si>
+    <t>2473-3555</t>
+  </si>
+  <si>
+    <t>SERVICENTRO BLC &amp;HERMANOS LOPEZ SOCIEDAD ANONIMA</t>
+  </si>
+  <si>
+    <t>650 METROS SUR DE LA ENTRADA AL REFUGIO DE VIDA SILVESTRE CAÑO NEGRO</t>
   </si>
   <si>
     <t>SERVICENTRO SANCHEZ VIQUEZ</t>
   </si>
   <si>
+    <t>GRECIA CENTRO,300 NORTE DE LA IGLESIA CATOLICA.</t>
+  </si>
+  <si>
+    <t>2444-5372</t>
+  </si>
+  <si>
     <t>DELTA AGUAS ZARCAS</t>
   </si>
   <si>
     <t>DIAGONAL NORESTE DEL CEMENTERIO DE AGUAS ZARCAS</t>
   </si>
   <si>
-    <t>2474-3730</t>
+    <t xml:space="preserve">2474-3730 </t>
   </si>
   <si>
     <t>SERVICENTRO COOPEVEGA</t>
   </si>
   <si>
     <t>COOPEVEGA</t>
   </si>
   <si>
-    <t>COOPEVEGA CUTRIS,FRENTE AL PUESTO DE LA GUARDIA CIVIL</t>
+    <t>COOPEVEGA DE CUTRIS,FRENTE AL PUESTO DE LA GUARDIA CIVIL</t>
   </si>
   <si>
     <t>2467-3050</t>
   </si>
   <si>
-    <t>C.G.N SERVICENTRO QUESADA MAROTO</t>
-[...2 lines deleted...]
-    <t>FRENTE A PLAZA DE DEPORTES</t>
+    <t>ESTACION DE SERVICIO LA CEIBA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 200 METROS NORTE DE LA UNIVERSIDAD ADVENTISTA ALAJUELA, LA CEIBA.</t>
+  </si>
+  <si>
+    <t>2430-9112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICENTRO QUESADA MAROTO </t>
+  </si>
+  <si>
+    <t>GRECIA FRENTE A PLAZA DE DEPORTES</t>
   </si>
   <si>
     <t>4032-0700</t>
   </si>
   <si>
     <t>SERVICENTRO LA MARINA</t>
   </si>
   <si>
     <t>LA PALMERA,LA MARINA FRENTE AL ZOOLOGICO</t>
   </si>
   <si>
-    <t>2474-2121</t>
+    <t>2472-2121</t>
   </si>
   <si>
     <t>JSM LA TROPICANA (SERV ALAJUELA)</t>
   </si>
   <si>
-    <t>ALAJUELA, ALAJUELA, ALAJUELA DIAGONAL AL BANCO NACIONAL</t>
+    <t xml:space="preserve">ALAJUELA, ALAJUELA, ALAJUELA DIAGONAL AL BANCO NACIONAL </t>
   </si>
   <si>
     <t>2441-6060</t>
   </si>
   <si>
     <t xml:space="preserve">Estación de Servicio V &amp; J Sociedad Anónima </t>
   </si>
   <si>
     <t>SARCHI</t>
   </si>
   <si>
-    <t>Sarchí Sur 300 metros sur del parque de Sarchí</t>
-[...2 lines deleted...]
-    <t>2454-2618</t>
+    <t xml:space="preserve">Sarchí Sur  300 metros sur del parque de Sarchí </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2454-2618 </t>
+  </si>
+  <si>
+    <t>GASOLINERA DESAMPARADOS</t>
+  </si>
+  <si>
+    <t>Desamparados, 1K ESTE DE LA IGLESIA CATOLICA 4032-5041</t>
+  </si>
+  <si>
+    <t>4032-5031</t>
+  </si>
+  <si>
+    <t>SERVICENTRO CARRIZAL</t>
+  </si>
+  <si>
+    <t>Alajuela, Alajuela, Carrizal  100 MTS ESTE DEL CEMENTERIO</t>
+  </si>
+  <si>
+    <t>2483 0816 / 8828 0661</t>
+  </si>
+  <si>
+    <t>SERVICENTRO SANTA LUCIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alajuela, Grecia 500 METROS NORTE DEL TEMPLO CATOLICO DE SANTA GERTRUDIS NORTE </t>
+  </si>
+  <si>
+    <t>2494-6716</t>
+  </si>
+  <si>
+    <t>GASOLINERA MI GAS COYOL</t>
+  </si>
+  <si>
+    <t>Alajuela, 800 metros sur de Dekra, sobre la radial</t>
+  </si>
+  <si>
+    <t>GASOLINERA GSC FLORENCIA</t>
+  </si>
+  <si>
+    <t>Provincia de Alajuela, Florencia</t>
   </si>
   <si>
     <t>CARTAGO</t>
   </si>
   <si>
     <t>SERVI INDOOR TRES RIOS (ANTIGUO TINOCO)</t>
   </si>
   <si>
     <t>LA UNIÓN TRES RIOS</t>
   </si>
   <si>
     <t>100 M. OESTE DEL CENTRO COMERCIAL TRES RÍOS</t>
   </si>
   <si>
     <t>2279-5050</t>
   </si>
   <si>
-    <t>Servicentro Orozco</t>
+    <t>DELTA CARTAGO</t>
+  </si>
+  <si>
+    <t>LA LIMA</t>
+  </si>
+  <si>
+    <t>CARRETERA INTERAMERICANA 100 M. DEL BOULEVARD ENTRADA A CARTAGO, LA LIMA.</t>
+  </si>
+  <si>
+    <t>2573-8342</t>
+  </si>
+  <si>
+    <t>SERVICENTRO OROZCO</t>
+  </si>
+  <si>
+    <t>Turrialba</t>
+  </si>
+  <si>
+    <t>Ruta Nacional Primaria 10, San Cayetano, Provincia de Cartago, Turrialba</t>
+  </si>
+  <si>
+    <t>GASOLINERA LA LIMA</t>
+  </si>
+  <si>
+    <t>CONTIGUO AL PASEO METROPOLI EN CARTAGO.</t>
+  </si>
+  <si>
+    <t>2573-3535</t>
+  </si>
+  <si>
+    <t>SERVICENTRO EL GUARCO</t>
+  </si>
+  <si>
+    <t>EL GUARCO</t>
+  </si>
+  <si>
+    <t>TEJAR, FRENTE AL RESTAURANTE EL QUIJONGO.</t>
+  </si>
+  <si>
+    <t>2573-3737</t>
+  </si>
+  <si>
+    <t>SERVICENTRO TROVA EL GUARCO</t>
+  </si>
+  <si>
+    <t>50 metros norte Rest el Quijongo Tejar del Guarco</t>
+  </si>
+  <si>
+    <t>TROVA</t>
+  </si>
+  <si>
+    <t>ESTACION LUBRICENTRO DEL OESTE</t>
+  </si>
+  <si>
+    <t>TARAS</t>
+  </si>
+  <si>
+    <t>DETRAS DE METROCENTRO</t>
+  </si>
+  <si>
+    <t>2253-2010</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO CERVANTES</t>
+  </si>
+  <si>
+    <t>CERVANTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300 MTS OESTE DEL RESTAURANTE MOLINOS DE VIENTO </t>
+  </si>
+  <si>
+    <t>8862-8339</t>
+  </si>
+  <si>
+    <t>SERVICENTRO CRISTO REY</t>
+  </si>
+  <si>
+    <t>OCHOMOGO</t>
+  </si>
+  <si>
+    <t>EL ALTO DE OCHOMOGO,FRENTE</t>
+  </si>
+  <si>
+    <t>2279-4583</t>
+  </si>
+  <si>
+    <t>GASOLINERA MOLINA Y ROBLES</t>
+  </si>
+  <si>
+    <t>OREAMUNO</t>
+  </si>
+  <si>
+    <t>50 MTS NORESTE DEL BN SAN RAFAEL DE OREAMUNO</t>
+  </si>
+  <si>
+    <t>ESTACION SERVICIO RAUL MOLINA</t>
+  </si>
+  <si>
+    <t>AVENIDA 1 CALLE 8 FRENTE ESTACION DE BOMBEROS CARTAGO CENTRO</t>
+  </si>
+  <si>
+    <t>2591 5555</t>
+  </si>
+  <si>
+    <t>DELTA EL MOLINO</t>
+  </si>
+  <si>
+    <t>DE MACDOINALS 300 ESTE.</t>
+  </si>
+  <si>
+    <t>2592-4891</t>
+  </si>
+  <si>
+    <t>SERVICENTRO METROPOLI</t>
+  </si>
+  <si>
+    <t>100 ESTE POLIDEPORTIVO CARTAGO</t>
+  </si>
+  <si>
+    <t>2551 8294</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO LOS ANGELES</t>
+  </si>
+  <si>
+    <t>PARAÍSO</t>
+  </si>
+  <si>
+    <t>FRENTE A WALMART CARTAGO, CARRETERA A PARAISO</t>
+  </si>
+  <si>
+    <t>2591-4550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESTACION DE SERVICIO TUCURRIQUE </t>
+  </si>
+  <si>
+    <t>JIMENEZ</t>
+  </si>
+  <si>
+    <t>CARTAGO JIMENEZ TUCURRIQUE DEL LICEO TUCURRIQUE 400 AL ESTE SOBRE CARRETERA PRINCIPAL</t>
+  </si>
+  <si>
+    <t>2535-1818</t>
+  </si>
+  <si>
+    <t>DELTA PARAÍSO</t>
+  </si>
+  <si>
+    <t>CARRETERA A PARAISO</t>
+  </si>
+  <si>
+    <t>2551-6195</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO SERPASA</t>
+  </si>
+  <si>
+    <t>PARAISO DE CARTAGO</t>
+  </si>
+  <si>
+    <t>2574-7477</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO SUPER BARATO</t>
   </si>
   <si>
     <t>TURRIALBA</t>
   </si>
   <si>
-    <t>Ruta Nacional Primaria 10, San Cayetano, Provincia de Cartago, Turrialba</t>
-[...139 lines deleted...]
-  <si>
     <t>CALLE A LIMON 150 METROS SURESTE DE PALI.</t>
   </si>
   <si>
     <t>2556-0247</t>
   </si>
   <si>
     <t>DELTA TRES RIOS</t>
   </si>
   <si>
     <t>TRES RIOS</t>
   </si>
   <si>
     <t>DIAGONAL A CEMENTERIO DE TRES RIOS</t>
   </si>
   <si>
+    <t>2279-0085</t>
+  </si>
+  <si>
     <t>SERVICENTRO JSM TURRIALBA</t>
   </si>
   <si>
     <t>TURRIALBA CENTRO, DIAGONAL AL BANCO CRÉDITO AGRÍCOLA.</t>
   </si>
   <si>
-    <t>2557-2326 / 2556-0543</t>
+    <t>2557-2326</t>
+  </si>
+  <si>
+    <t>JSM</t>
   </si>
   <si>
     <t>SERVICENTRO LA TICA</t>
   </si>
   <si>
-    <t>25 METROS OESTE DE LA MCDONALD DE METROCENTRO</t>
+    <t>25 METROS OESTE DE LA MCDONALD DE METROCENTRO.</t>
   </si>
   <si>
     <t>2537-8047</t>
   </si>
   <si>
     <t>SERVICENTRO CARTAGO</t>
   </si>
   <si>
     <t>CARMEN</t>
   </si>
   <si>
-    <t>150 METROS ESTE DEL PUENTE BAILEY, CARMEN CARTAGO</t>
+    <t>150 MTS ESTE DEL PUENTE BAILEY CARMEN DE CARTAGO.</t>
   </si>
   <si>
     <t>2551-7609</t>
   </si>
   <si>
-    <t>ESTACION DE SERVICIO CERVANTES</t>
-[...10 lines deleted...]
-  <si>
     <t>COOPEINSERMU R L</t>
   </si>
   <si>
     <t>150 MTS NORTE DE LA ENTRADA PARQUE INDUSTRIAL CARTAGO</t>
   </si>
   <si>
     <t>2573-7053</t>
   </si>
   <si>
     <t>SERVICENTRO LA SUIZA JSM</t>
   </si>
   <si>
     <t>CARTAGO , TURRIALBA, PAVONES, CRUCE DE ANGOSTURA FRENTE A RESTAURANT RANCHO JSM</t>
   </si>
   <si>
     <t>2556-0434</t>
   </si>
   <si>
     <t>ESTACION DE SERVICIO DEL SURCO ESS, S.A.</t>
   </si>
   <si>
     <t>Cartago, Oreamuno potrero cerrardo 100 oeste entrada a Tierra Blanca</t>
   </si>
   <si>
     <t>2530-0495</t>
   </si>
   <si>
     <t>BOMBA UNO TURRIALBA</t>
   </si>
   <si>
     <t>CARTAGO TURRIALBA SANTA ROSA 500 mtrs sur de la Iglesia Católica de Santa Rosa</t>
   </si>
   <si>
     <t>2556-1011</t>
   </si>
   <si>
+    <t>TROVA SAN NICOLAS</t>
+  </si>
+  <si>
+    <t>CARTAGO TARAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TARAS DE CARTAGO </t>
+  </si>
+  <si>
     <t>GUANACASTE</t>
   </si>
   <si>
-    <t>GASOLINERA EL TUBU</t>
-[...10 lines deleted...]
-  <si>
     <t>GASOLINERA TILARAN</t>
   </si>
   <si>
     <t>TILARAN</t>
   </si>
   <si>
     <t>200 MTS OESTE AGENCIA EL ICE</t>
   </si>
   <si>
     <t>SERVICENTRO JSM TILARAN</t>
   </si>
   <si>
     <t>FRENTE AL RESTAURANTE AROMA TICO</t>
   </si>
   <si>
+    <t>2256 7627</t>
+  </si>
+  <si>
     <t>UNO PETROL ABANGARES</t>
   </si>
   <si>
     <t>ABANGARES</t>
   </si>
   <si>
     <t>GUANACASTE, LAS JUNTAS DE ABANGARES SOBRE LA INTERAMERICANA NORTE</t>
   </si>
   <si>
     <t>2662-8181</t>
   </si>
   <si>
-    <t>DELTA TEMPISQUE</t>
+    <t xml:space="preserve">DELTA TEMPISQUE    </t>
   </si>
   <si>
     <t>INTERSECCIÓN AL FERRY, TEMPISQUE, INTERAMERICANA NORTE.</t>
   </si>
   <si>
     <t>2662-8763</t>
   </si>
   <si>
     <t>ESTACION DE SERVICIO DISCOM CAÑAS</t>
   </si>
   <si>
     <t>CAÑAS</t>
   </si>
   <si>
-    <t>COSTADO SUR DEL MINISTERIO DE SALUD CAÑAS GUANACASTE</t>
+    <t>COSTADO SUR DEL MINISTERIO DE SALUD  CAÑAS  GUANACASTE</t>
   </si>
   <si>
     <t>2669-0503</t>
   </si>
   <si>
     <t>ESTACION DE SERVICIO CAÑAS ( GASO CAÑAS )</t>
   </si>
   <si>
     <t>ENTRADA PRINCIPAL DE CAÑAS</t>
   </si>
   <si>
+    <t>2669 0396</t>
+  </si>
+  <si>
     <t>ESTACION DE SERVICIO BAGACES</t>
   </si>
   <si>
     <t>BAGACES</t>
   </si>
   <si>
     <t>BAGACES CENTRO</t>
   </si>
   <si>
     <t>2671-1150</t>
   </si>
   <si>
     <t>ESTACIÓN DE SERVICIO CIUDAD BLANCA</t>
   </si>
   <si>
     <t>LIBERIA</t>
   </si>
   <si>
     <t>LIBERIA, FRENTE A GASOLINERA EME.</t>
   </si>
   <si>
     <t>2666-0140</t>
   </si>
   <si>
-    <t>BOMBA LIBERIA</t>
-[...4 lines deleted...]
-  <si>
     <t>ANATOT GUANACASTE</t>
   </si>
   <si>
     <t>LIBERIA DEL AEROPUERTO DANIEL ODUBER Q 8KM HACIA FILADELFIA POR EL CIMA SAN JOSE</t>
   </si>
   <si>
     <t>2667-0901</t>
   </si>
   <si>
     <t>SERVICENTRO JSM LIBERIA</t>
   </si>
   <si>
     <t>LIBERIA CENTRO</t>
   </si>
   <si>
+    <t>2556 0543</t>
+  </si>
+  <si>
     <t>DISTRIBUIDORA GARCÍA MARTÍNEZ</t>
   </si>
   <si>
     <t>LA CRUZ</t>
   </si>
   <si>
     <t>LA CRUZ, FRENTE AL BANCO NACIONAL DE COSTA RICA.</t>
   </si>
   <si>
     <t>2679-9816</t>
   </si>
   <si>
-    <t>JSM filadelfia</t>
+    <t>GASOLINERA SABANA GUANACASTECA</t>
   </si>
   <si>
     <t>FILADELFIA</t>
   </si>
   <si>
     <t>CARRILLO, FILADELFIA, CALLE PRINCIPAL.</t>
   </si>
   <si>
-    <t>2688-8262 / 2222-0610 ext 2804</t>
+    <t>2688-8262</t>
   </si>
   <si>
     <t>GASCENTRO SANTA CRUZ</t>
   </si>
   <si>
     <t>SANTA CRUZ</t>
   </si>
   <si>
-    <t>1 KM AL ESTE DEL BNCR, FRENTA A COOPEGUANACASTE.</t>
+    <t>1 KM AL ESTE DEL BNCR, FRENTA A MAXI PALI</t>
   </si>
   <si>
     <t>2680-1414</t>
   </si>
   <si>
     <t>GASOLINERA SANTA CRUZ</t>
   </si>
   <si>
+    <t>FRENTE OFICINAS DE COOPEGUANACASTE</t>
+  </si>
+  <si>
+    <t>2680-4739</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICENTRO JSM SANTA CRUZ                </t>
+  </si>
+  <si>
     <t>100 M. NORTE DEL BNCR.</t>
   </si>
   <si>
-    <t>SERVICENTRO JSM SANTA CRUZ</t>
-[...1 lines deleted...]
-  <si>
     <t>2680-2657</t>
   </si>
   <si>
+    <t>2680 4761</t>
+  </si>
+  <si>
     <t>SERVICENTRO JSM TAMARINDO</t>
   </si>
   <si>
     <t>TAMARINDO</t>
   </si>
   <si>
     <t>DEL CRUCE VILLA REAL TAMARINDO 4 KLM ASI EL CRUCE DE HUACAS.</t>
   </si>
   <si>
     <t>2653-0915</t>
   </si>
   <si>
+    <t xml:space="preserve">GASOLINERA LA ALIANZA </t>
+  </si>
+  <si>
+    <t>NICOYA</t>
+  </si>
+  <si>
+    <t>NICOYA, DEL CRUCE NICOYA-SANTA CRUZ 100 M. NORTE.</t>
+  </si>
+  <si>
+    <t>2685-5555</t>
+  </si>
+  <si>
     <t>BOMBA HUACAS</t>
   </si>
   <si>
-    <t>• Dirección Exacta de la Estación 500 m este del cruce Tamarindo-Huacas</t>
-[...14 lines deleted...]
-    <t>SERVICENTRO COOPEPILANGOSTA</t>
+    <t>Dirección Exacta de la Estación  500 m este del cruce Tamarindo-Huacas</t>
+  </si>
+  <si>
+    <t>2653-5071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICENTRO COOPEPILANGOSTA                                </t>
   </si>
   <si>
     <t>HOJANCHA</t>
   </si>
   <si>
     <t>HOJANCHA, ENTRADA DE HOJANCHA.</t>
   </si>
   <si>
     <t>2659-9501</t>
   </si>
   <si>
-    <t>SERVICENTRO NANDAYURE</t>
+    <t xml:space="preserve">SERVICENTRO NANDAYURE                                              </t>
   </si>
   <si>
     <t>NANDAYURE</t>
   </si>
   <si>
-    <t>2 KMS DEL CRUCE DE SANTA RICA</t>
+    <t xml:space="preserve"> 2 KMS DEL CRUCE DE SANTA RICA</t>
   </si>
   <si>
     <t>2657-6000</t>
   </si>
   <si>
-    <t>SERVICENTRO JICARAL</t>
-[...10 lines deleted...]
-  <si>
     <t>DELTA LIMONAL</t>
   </si>
   <si>
     <t>LAS JUNTAS</t>
   </si>
   <si>
-    <t>500 METROS SUR DEL CRUCE DEL PUENTE LA AMISTA</t>
+    <t>500 METROS SUR DEL CRUCE DEL PUENTE LA AMISTAD</t>
+  </si>
+  <si>
+    <t>2662-8031</t>
   </si>
   <si>
     <t>ESTACION SERVICIO SARDINAL</t>
   </si>
   <si>
     <t>SARDINAL, 300MTS OESTE DEL PUENTE SARDINAL, CARRILLO, GUANACASTE</t>
   </si>
   <si>
     <t>2290-0767</t>
   </si>
   <si>
     <t>DELTA LIBERIA</t>
   </si>
   <si>
-    <t>FRENTE A REPUESTOS GIGANTE</t>
+    <t>1 KM ANTES DE LLEGAR A LIBERIA,FRENTE A REOUESTOS GIGANTE.</t>
   </si>
   <si>
     <t>2666-7367</t>
   </si>
   <si>
     <t>DELTA EL COCO</t>
   </si>
   <si>
-    <t>EL COCO</t>
-[...2 lines deleted...]
-    <t>FRENTE A ENTRADA A PLAYA DEL COCO</t>
+    <t>CARRILLO</t>
+  </si>
+  <si>
+    <t>COMUNIDAD DE CARRILLO,FRENTE A ENTRADA A PLAYAS DEL COCO.</t>
   </si>
   <si>
     <t>2667-0050</t>
   </si>
   <si>
-    <t>FULL SOLARIUM</t>
-[...5 lines deleted...]
-    <t>2668-0119</t>
+    <t xml:space="preserve">SERVICENTRO DEL MAR                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">500M OESTE DE LA ESCUELA ESTRADA CARRILLO GUANACASTE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">      2201-6967</t>
   </si>
   <si>
     <t xml:space="preserve">SERVICENTRO NOSARA S.A </t>
   </si>
   <si>
     <r>
-      <rPr>
-[...4 lines deleted...]
-      </rPr>
       <t>Guanacaste, Nicoya, Nosara, a un costado BCR</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-        <rFont val="Arial"/>
+        <color theme="1"/>
+        <rFont val="Optima"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>2682-4101 / 8751-7453</t>
   </si>
   <si>
-    <t>SERVICENTRO DEL MAR</t>
-[...14 lines deleted...]
-    <t>Provincia de Guanacas, Tilaran,</t>
+    <t>FULL SOLARIUM</t>
+  </si>
+  <si>
+    <t>FRENTE AL AEROPIUERTO DANIEL ODUBER.</t>
+  </si>
+  <si>
+    <t>2668-0119</t>
+  </si>
+  <si>
+    <t>ECH Tilaran</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provincia de Guanacas, Tilaran </t>
+  </si>
+  <si>
+    <t>Independiente</t>
   </si>
   <si>
     <t>HEREDIA</t>
   </si>
   <si>
-    <t>DELTA PIRRO</t>
+    <t>DELTA HEREDÍA</t>
   </si>
   <si>
     <t>ENTRADA PRINCIPAL A HEREDÍA.</t>
   </si>
   <si>
-    <t>2262-7098 / 2262-7097</t>
+    <t>2262-7098</t>
   </si>
   <si>
     <t>DELTA SANTO DOMINGO</t>
   </si>
   <si>
     <t>SANTO DOMINGO</t>
   </si>
   <si>
     <t>150 M. NORTE DEL CEMENTERIO DE SANTO DOMINGO, HEREDÍA.</t>
   </si>
   <si>
     <t>2244-4900</t>
   </si>
   <si>
     <t>DELTA BARVA</t>
   </si>
   <si>
     <t>BARVA</t>
   </si>
   <si>
     <t>100 NORTE DEL SÚPERMERCADO PALÍ.</t>
   </si>
   <si>
     <t>2260-3811</t>
   </si>
@@ -1326,2039 +1439,2544 @@
   <si>
     <t>225 OESTE DEL IMPORTADORA MONGE EN EL CENTRO DE SANTA BARBARA HEREDIA.</t>
   </si>
   <si>
     <t>2269-9826</t>
   </si>
   <si>
     <t>SERVICENTRO SAN JUAN</t>
   </si>
   <si>
     <t>150 NORTE DEL ASERRADERO LARA</t>
   </si>
   <si>
     <t>2265-0606</t>
   </si>
   <si>
     <t>UNO PETROL BARREAL</t>
   </si>
   <si>
     <t>BARREAL</t>
   </si>
   <si>
     <t>LAGUNILLA DE HEREDIA 150 OESTE DE RTV.</t>
   </si>
   <si>
-    <t>2293-88-36 / 2293-88-37</t>
+    <t>2293-8836</t>
   </si>
   <si>
     <t>UNO PETROL REAL CARIARI</t>
   </si>
   <si>
     <t>LA AURORA</t>
   </si>
   <si>
     <t>DEL COSTADO NORTE DEL REAL CARIARI 100 MST ESTE</t>
   </si>
   <si>
-    <t>2293-93-50 / 2293-93-52</t>
+    <t>2293-9350</t>
   </si>
   <si>
     <t>DELTA RIBERA</t>
   </si>
   <si>
     <t>LA RIBERA</t>
   </si>
   <si>
-    <t>CONTIGUA A LA CERVECERIA</t>
+    <t>CONTIGUO A LA CERVECERIA</t>
   </si>
   <si>
     <t>2430-2426</t>
   </si>
   <si>
     <t>SERVICENTRO SHEYZA</t>
   </si>
   <si>
     <t>BELEN</t>
   </si>
   <si>
     <t>800 ESTE DE LA MUNICIPALIDAD DE BELEN</t>
   </si>
   <si>
-    <t>SERVICENTRO SAN PABLO</t>
+    <t>SERVICENTRO GUTTI</t>
+  </si>
+  <si>
+    <t>SARAPIQUI</t>
+  </si>
+  <si>
+    <t>1 KILOMETRO NORTE DE LA ENTRADA DE RIO FRIO, FRENTE A ANTIGUA HIELERA</t>
+  </si>
+  <si>
+    <t>2764-5895</t>
+  </si>
+  <si>
+    <t>DELTA LOS ANGELES</t>
+  </si>
+  <si>
+    <t>HEREDIA, 200 SUR Y 100M ESTE DEL PALACIO DE LOS DEPORTES.</t>
+  </si>
+  <si>
+    <t>2263-2274</t>
+  </si>
+  <si>
+    <t>CASAQUE</t>
+  </si>
+  <si>
+    <t>SAN FANCISCO</t>
+  </si>
+  <si>
+    <t>400MTS ESTE DEL WALMART.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2261-1290 </t>
+  </si>
+  <si>
+    <t>JSM PUERTO VIEJO</t>
+  </si>
+  <si>
+    <t>CRUCE DE PUERTO VIEJO DE SARAPIQUI</t>
+  </si>
+  <si>
+    <t>2105-8566</t>
+  </si>
+  <si>
+    <t>SERVICENTRO EL BOSQUE</t>
+  </si>
+  <si>
+    <t>LAVIRGEN,6.6 KM AL OESTE DEL PLANTEL DEL M.O.P.T. DE CHILAMATE, RUTA NACIONAL #4</t>
+  </si>
+  <si>
+    <t>SERVICENTRO PUERTO VIEJO</t>
+  </si>
+  <si>
+    <t>100 MTS SUR DE LA MUNICIPALIDAD DE SARAPIQUI</t>
+  </si>
+  <si>
+    <t>4032 0700</t>
+  </si>
+  <si>
+    <r>
+      <t>SERVICENTRO ECOLOGICO EL LABRADOR</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Optima"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>SAN ISIDRO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heredia, San Isidro, Frente a antenas de radiodifusión Faro del Caribe </t>
+  </si>
+  <si>
+    <t>2268-2880</t>
+  </si>
+  <si>
+    <t>Heredia, Heredia, central del automercado 50 mts carretera a Barva</t>
+  </si>
+  <si>
+    <t>2237-8693</t>
+  </si>
+  <si>
+    <t>Servicentro San Pablo</t>
+  </si>
+  <si>
+    <t>Heredia</t>
+  </si>
+  <si>
+    <t>Heredia, Heredia, cerca del restaurante Lucks</t>
+  </si>
+  <si>
+    <t>UNION DE TRASPORTISTAS CENTROAMERICANOS</t>
+  </si>
+  <si>
+    <t>ULLOA</t>
+  </si>
+  <si>
+    <t>Heredia, Ulloa, de la empresa medias casino 800 oeste</t>
+  </si>
+  <si>
+    <t>Servicentro Santa Lucia Heredia</t>
+  </si>
+  <si>
+    <t>50 MTS del automercado carretera hacia Barva</t>
+  </si>
+  <si>
+    <t>7287-2768</t>
+  </si>
+  <si>
+    <t>GASOLINERA ECH ISLA GRANDE</t>
+  </si>
+  <si>
+    <t>TIGRE</t>
+  </si>
+  <si>
+    <t> Sarapiquí, Heredia Province, Costa Rica</t>
+  </si>
+  <si>
+    <t>2764 1818</t>
+  </si>
+  <si>
+    <t>LIMÓN</t>
+  </si>
+  <si>
+    <r>
+      <t>SERVICENTRO EL CRUCE</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>POCOCÍ</t>
+  </si>
+  <si>
+    <t>POCOCÍ, LA UNIÓN.</t>
+  </si>
+  <si>
+    <t>2711-0147</t>
+  </si>
+  <si>
+    <t>SERVICENTRO RÍO BLANCO</t>
+  </si>
+  <si>
+    <t>GUÁPILES</t>
+  </si>
+  <si>
+    <t>GUÁPILES, DEL PUENTE SOBRE RÍO BLANCO 25 M. OESTE.</t>
+  </si>
+  <si>
+    <t>2710-9797</t>
+  </si>
+  <si>
+    <t>SERVI EXPO GÚAPILES</t>
+  </si>
+  <si>
+    <t>DEL HOTEL SUERRE 400 MTS NORTE, FRENTE AL SALON DE EXPO POCOCI</t>
+  </si>
+  <si>
+    <t>2711-0404</t>
+  </si>
+  <si>
+    <t>UNO PETROL LA RITA</t>
+  </si>
+  <si>
+    <t>GUAPILES</t>
+  </si>
+  <si>
+    <t>LA RITA DE POCOCÍ, DEL ASERRADERO MADERAVI, 200 SUR</t>
+  </si>
+  <si>
+    <t>2763-3165</t>
+  </si>
+  <si>
+    <t>UNO PETROL CARIARI</t>
+  </si>
+  <si>
+    <t>POCOCI</t>
+  </si>
+  <si>
+    <t>CARIARI GUAPILES</t>
+  </si>
+  <si>
+    <t>2767-7075</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNO PETROL TICABAN        </t>
+  </si>
+  <si>
+    <t>TICABAN LA RITA DE GUAPILES</t>
+  </si>
+  <si>
+    <t>2762-5439</t>
+  </si>
+  <si>
+    <t>SERVICENTRO MYS JIMENEZ</t>
+  </si>
+  <si>
+    <t>SOBRE RUTA NACIONAL Nº32, JIMÉNEZ CRUCE DE LA ENTRADA A SUERRE</t>
+  </si>
+  <si>
+    <t>2710-9796</t>
+  </si>
+  <si>
+    <t>UNO PETROL POCORA</t>
+  </si>
+  <si>
+    <t>POCORA</t>
+  </si>
+  <si>
+    <t>2760-0234</t>
+  </si>
+  <si>
+    <t>EST SER ACON SIQUIRRES</t>
+  </si>
+  <si>
+    <t>SIQUIRRES</t>
+  </si>
+  <si>
+    <t>SIQUIRRES CENTRO</t>
+  </si>
+  <si>
+    <t>UNO PETROL SIQUIRRES</t>
+  </si>
+  <si>
+    <t>SIQUIRRES. 300 METROS ESTE DE LA ROMANA, EN EL CRUCE DE SIQUIRRES</t>
+  </si>
+  <si>
+    <t>2768-2041</t>
+  </si>
+  <si>
+    <t>SERVICENTRO HBQ</t>
+  </si>
+  <si>
+    <t>BATAN</t>
+  </si>
+  <si>
+    <t>CONTIGUO AL CEMENTERIO DE BATAN, LIMON</t>
+  </si>
+  <si>
+    <t>2718-6864</t>
+  </si>
+  <si>
+    <t>DELTA MOÍN</t>
+  </si>
+  <si>
+    <t>FRENTE AL PLANTEL EN RECOPE.</t>
+  </si>
+  <si>
+    <t>2797-2212</t>
+  </si>
+  <si>
+    <t>SERVICENTRO COSTA CARIBEÑOS</t>
+  </si>
+  <si>
+    <t>LIMON</t>
+  </si>
+  <si>
+    <t>200 NORTE DEL MEGASÚPER.</t>
+  </si>
+  <si>
+    <t>2758-1415</t>
+  </si>
+  <si>
+    <t>UNO PETROL LIMON</t>
+  </si>
+  <si>
+    <t>LIMÓN, COSTADO NORTE DEL PARQUE JOSÉ JOAQUÍN TREJOS FERNÁNDEZ.</t>
+  </si>
+  <si>
+    <t>2799-6135</t>
+  </si>
+  <si>
+    <t>SERVICENTRO PENSHURT</t>
+  </si>
+  <si>
+    <t>PENSHURT</t>
+  </si>
+  <si>
+    <t>CRUCE DEL VALLE DE LA ESTRELLA, PENSHURT, LIMÓN.</t>
+  </si>
+  <si>
+    <t>2750-0328</t>
+  </si>
+  <si>
+    <t>DELTA GUACIMO</t>
+  </si>
+  <si>
+    <t>GUACIMO</t>
+  </si>
+  <si>
+    <t>CARRETERA PRINCIPAL A LIMON, 300 METROS ANTES DE LA ENTRADA A GUACIMO</t>
+  </si>
+  <si>
+    <t>DELTA LIMON</t>
+  </si>
+  <si>
+    <t>100 METROS ESTE DEL ESTADIO JUAN GOBAN</t>
+  </si>
+  <si>
+    <t>2798-4316</t>
+  </si>
+  <si>
+    <t>DELTA MATINA</t>
+  </si>
+  <si>
+    <t>MATINA</t>
+  </si>
+  <si>
+    <t>1 KILOMETRO DESPUÉS DEL PUENTE DEL RIO CHIRRIPÓ</t>
+  </si>
+  <si>
+    <t>2797-7033</t>
+  </si>
+  <si>
+    <t>DELTA POCOCI</t>
+  </si>
+  <si>
+    <t>ENTRADA PRINCIPAL A GUAPILES</t>
+  </si>
+  <si>
+    <t>2710-7244</t>
+  </si>
+  <si>
+    <t>SERVICENTRO HONE CREEK (ROJUEL, S.A.)</t>
+  </si>
+  <si>
+    <t>HONE CREECK</t>
+  </si>
+  <si>
+    <t>TALAMANCA</t>
+  </si>
+  <si>
+    <t>2756-8342</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIOS EUSSE SOCIEDAD ANONIMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POCOCI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">150 MTS OESTE DE GRUPO Q , EDIFICIO EUSSE </t>
+  </si>
+  <si>
+    <t>2710-2874</t>
+  </si>
+  <si>
+    <t>UNO Petrol ruta 32</t>
+  </si>
+  <si>
+    <t>La unio, Corinto</t>
+  </si>
+  <si>
+    <t>SERVICENTRO JIMAL</t>
+  </si>
+  <si>
+    <t>COBANO</t>
+  </si>
+  <si>
+    <t>400mts Norte de la Guardia Rural de Cóbano</t>
+  </si>
+  <si>
+    <t>2642-1632</t>
+  </si>
+  <si>
+    <t>Bomba UNO RUTA 32</t>
+  </si>
+  <si>
+    <t>Limon, Pococi, Guapiles 520m oeste de la plaza de deportes de la Unión Guápiles</t>
+  </si>
+  <si>
+    <t>2290-2768</t>
+  </si>
+  <si>
+    <t>JSM Cariari</t>
+  </si>
+  <si>
+    <t>Limon</t>
+  </si>
+  <si>
+    <t>de Limón, Pococí, Cariari, Contiguo, Maxi</t>
+  </si>
+  <si>
+    <t>8681 2488</t>
+  </si>
+  <si>
+    <t>PUNTARENAS</t>
+  </si>
+  <si>
+    <t>UNO PETROL ESPARZA</t>
+  </si>
+  <si>
+    <t>ESPARZA</t>
+  </si>
+  <si>
+    <t>ESPARZA PUNTARENAS</t>
+  </si>
+  <si>
+    <t>2635-5038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GASOLINERA EL TUBU                                                         </t>
+  </si>
+  <si>
+    <t>MONTEVERDE</t>
+  </si>
+  <si>
+    <t>MONTEVERDE, LOS LLANOS 200 M. NOROESTE DE LA ESCUELA.</t>
+  </si>
+  <si>
+    <t>2645-6395</t>
+  </si>
+  <si>
+    <t>DELTA MIRAMAR</t>
+  </si>
+  <si>
+    <t>MIRAMAR</t>
+  </si>
+  <si>
+    <t>CARRETERA INTERAMERICANA 4 CRUCES ENTRADA A LA CIUDAD DE MIRAMAR.</t>
+  </si>
+  <si>
+    <t>2639-3131</t>
+  </si>
+  <si>
+    <t>JSM PUNTARENAS</t>
+  </si>
+  <si>
+    <t>BARRANCA</t>
+  </si>
+  <si>
+    <t>CONTIGUO A MAXI PALI, ROBLR CARRETERA COSTANERA</t>
+  </si>
+  <si>
+    <t>2222 0610</t>
+  </si>
+  <si>
+    <t>DELTA PUNTARENAS</t>
+  </si>
+  <si>
+    <t>CONTIGUO AL HOTEL CAYUGA. PUNTARENAS.</t>
+  </si>
+  <si>
+    <t>2661-3639</t>
+  </si>
+  <si>
+    <t>SERVICENTRO PAQUERA</t>
+  </si>
+  <si>
+    <t>PAQUERA</t>
+  </si>
+  <si>
+    <t>CONTIGUO A CEMENTERIO DE LA LOCALIDAD</t>
+  </si>
+  <si>
+    <t>2641-0243</t>
+  </si>
+  <si>
+    <t>SERVICENTRO COBANO</t>
+  </si>
+  <si>
+    <t>CÓBANO</t>
+  </si>
+  <si>
+    <t>I KM AL ESTE DE LA IGLESIA CATÓLICA DE CÓBANO</t>
+  </si>
+  <si>
+    <t>2642-0072</t>
+  </si>
+  <si>
+    <t>SERVICENTRO PARRITA</t>
+  </si>
+  <si>
+    <t>PARRITA</t>
+  </si>
+  <si>
+    <t>FRENTE AL MERCADO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>2779-8417</t>
+  </si>
+  <si>
+    <t>SERVICENTRO LA CRUZ DEL SUR</t>
+  </si>
+  <si>
+    <t>Esterillos Centro, sobre Carretera Costanera</t>
+  </si>
+  <si>
+    <t>2778-6000</t>
+  </si>
+  <si>
+    <t>SERVICENTRO JICARAL</t>
+  </si>
+  <si>
+    <t>JICARAL</t>
+  </si>
+  <si>
+    <t>JICARAL,CENTRO.</t>
+  </si>
+  <si>
+    <t>2650-0087</t>
+  </si>
+  <si>
+    <t>DELTA LOS SUEÑOS</t>
+  </si>
+  <si>
+    <t>HERRADURA</t>
+  </si>
+  <si>
+    <t>100 SUR DEL CRUCE A PLAYA HERRADURA</t>
+  </si>
+  <si>
+    <t>2637-8667</t>
+  </si>
+  <si>
+    <t>JACO CENTRO DE SERVICIO</t>
+  </si>
+  <si>
+    <t>GARABITO</t>
+  </si>
+  <si>
+    <t>500 NORTE DE LA ENTRADA PRINCIPAL A JACO</t>
+  </si>
+  <si>
+    <t>2643-2194</t>
+  </si>
+  <si>
+    <t>SERVICENTRO LITTORAL STORE (PRIDEGUI S.A.)</t>
+  </si>
+  <si>
+    <t>QUEPOS</t>
+  </si>
+  <si>
+    <t>300 OESTE DEL HOGAR DE ANCIANOS, FRENTE A RESTAURANTE RANCHO LEÓN</t>
+  </si>
+  <si>
+    <t>2777-1444</t>
+  </si>
+  <si>
+    <t>SERVICENTRO FONSECA</t>
+  </si>
+  <si>
+    <t>BUENOS AIRES</t>
+  </si>
+  <si>
+    <t>BUENOS AIRES DE PUNTARENAS</t>
+  </si>
+  <si>
+    <t>2730-0707</t>
+  </si>
+  <si>
+    <t>SERVICENTRO LA PALMA CIUDAD CORTES</t>
+  </si>
+  <si>
+    <t>CIUDAD CORTES</t>
+  </si>
+  <si>
+    <t>CIUDAD CORTES CENTRO</t>
+  </si>
+  <si>
+    <t>2788-8203</t>
+  </si>
+  <si>
+    <t>SERVICENTRO LA PALMA LA COSTA</t>
+  </si>
+  <si>
+    <t>PALMAR NORTE</t>
+  </si>
+  <si>
+    <t>600 METROS SUROESTE DEL CENTRO DE PALMAR NORTE, CONTIGUO A RANCHO MI TATA</t>
+  </si>
+  <si>
+    <t>2786-6100</t>
+  </si>
+  <si>
+    <t>SERVICENTRO LA PALMA CHACARITA</t>
+  </si>
+  <si>
+    <t>CHACARITA</t>
+  </si>
+  <si>
+    <t>PIEDRAS BLANCAS, CHACARITA, CRUCE A PUERTO JIMÉNEZ.</t>
+  </si>
+  <si>
+    <t>2741-1271</t>
+  </si>
+  <si>
+    <t>BOMBA OSA</t>
+  </si>
+  <si>
+    <t>PUERTO JIMENEZ</t>
+  </si>
+  <si>
+    <t>CENTRO DE PUERTO NJIMENEZ</t>
+  </si>
+  <si>
+    <t>2735-5422</t>
+  </si>
+  <si>
+    <t>SERVICENTRO RÍO CLARO</t>
+  </si>
+  <si>
+    <t>GOLFITO</t>
+  </si>
+  <si>
+    <t>RÍO CLARO, CRUCE A GOLFITO.</t>
+  </si>
+  <si>
+    <t>2789-9002</t>
+  </si>
+  <si>
+    <t>SERVICENTRO LA PALMA GOLFITO</t>
+  </si>
+  <si>
+    <t>GOLFITO, CONTIGUO A RESTAURANTE BUEN DÍA.</t>
+  </si>
+  <si>
+    <t>2775-1447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICENTRO COVASUR         </t>
+  </si>
+  <si>
+    <t>CIUDAD NEILY</t>
+  </si>
+  <si>
+    <t>FRENTE AL GALLO MÁS GALLO DE CIUDAD NEILY.</t>
+  </si>
+  <si>
+    <t>2783-3012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EYR DE SAN JOSE S.A </t>
+  </si>
+  <si>
+    <t>CIUDAD NEILY: 100 METROS OESTE DEL HOSPITAL DE CIUDAD NEILY</t>
+  </si>
+  <si>
+    <t>2783-5609</t>
+  </si>
+  <si>
+    <t>DELTA JACO</t>
+  </si>
+  <si>
+    <t>200 METROS SUR DEL CEMENTERIO</t>
+  </si>
+  <si>
+    <t>2643-3759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICENTRO RÍO JAVA </t>
+  </si>
+  <si>
+    <t>SAN VITO COTOBRUS</t>
+  </si>
+  <si>
+    <t>SAN VITO COTO BRUS, CONTIGUO AL SUPERMERCADO  B Y M.</t>
+  </si>
+  <si>
+    <t>2773-3951</t>
+  </si>
+  <si>
+    <t>DELTA QUEPOS</t>
+  </si>
+  <si>
+    <t>EN EL CRUCE DE MANAGUA,NARANJITO DE QUEPOS.</t>
+  </si>
+  <si>
+    <t>2777-9083</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO LA PALMA (BALCON DEL GOLFO)</t>
+  </si>
+  <si>
+    <t>zAPOTE, 300 MTR SUR DE LA ROTONDA DE LAS GARANTÍAS SOCIALES.</t>
+  </si>
+  <si>
+    <t>2735-1160 / 2735-1170</t>
+  </si>
+  <si>
+    <t>SERVICENTRO LAUREL</t>
+  </si>
+  <si>
+    <t>LAUREL</t>
+  </si>
+  <si>
+    <t>300 OESTE DEL BANCO NACIONAL DE LAUREL, CORREDORES</t>
+  </si>
+  <si>
+    <t>2780-0002</t>
+  </si>
+  <si>
+    <t>FULL COCAL</t>
+  </si>
+  <si>
+    <t>CONTIGUO A LA ESCUELA NUESTRA SEÑORA DE ZION, PUNTARENAS</t>
+  </si>
+  <si>
+    <t>2661-9175</t>
+  </si>
+  <si>
+    <t>FULL QUEPOS</t>
+  </si>
+  <si>
+    <t>300 SUR DEL COLEGIO DE QUEPOS</t>
+  </si>
+  <si>
+    <t>2777-1961</t>
+  </si>
+  <si>
+    <t>ESTACION BOMBA EL CEIBO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 KM AL NORESTE DEL PUENTE SOBRE EL RÍO BARU, CARRETERA QUEPOS. </t>
+  </si>
+  <si>
+    <t>2787-0004</t>
+  </si>
+  <si>
+    <t>ESTACIÓN DE SERVICIO PACIFICO</t>
+  </si>
+  <si>
+    <t>CONTIGUO AL RESTAURANTE TABARIS</t>
+  </si>
+  <si>
+    <t>6387-0910</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUSSE BARRANCA </t>
+  </si>
+  <si>
+    <t>PUNTARENAS, BARRANCA, CONTIGUO AL ANTIGUO SUPER COMPRO</t>
+  </si>
+  <si>
+    <t>TROVA SABALITO</t>
+  </si>
+  <si>
+    <t>COTOBRUS</t>
+  </si>
+  <si>
+    <t>100 MTS NORTE DE BANCO NACIONAL DE SABALITO FRENTE A TALLER PIPO</t>
+  </si>
+  <si>
+    <t>2553-23-21</t>
+  </si>
+  <si>
+    <t>GS LA COLONIA</t>
+  </si>
+  <si>
+    <t>PUNTARENAS, OSA, BAHIA BALLENA, 1KM AL SUR DEL PUENTE SOBRE EL RIO UVITA</t>
+  </si>
+  <si>
+    <t>2100-1581</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESTACION DE SERVICIO EUSSE TARCOLES </t>
+  </si>
+  <si>
+    <t>EDIFICION EUSSE FRENTE AL BAR Y RESTAURANTE CHESPIRITO</t>
+  </si>
+  <si>
+    <t>2451-01-01,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVIMOVIL MIRAMAR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUNTARENAS, MONTES DE ORO, MIRAMAR, COSTADO SUR CEMENTERIO MUNICIPAL MONTES DE ORO </t>
+  </si>
+  <si>
+    <t>2639-7280</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICENTRO JIMAL </t>
+  </si>
+  <si>
+    <t>Puntarenas, Puntarenas, Cobano, 1KM NORTE DEL BANCO NACIONAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Servicentro Ventanas </t>
+  </si>
+  <si>
+    <t>Chacara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plaza Ventanas </t>
+  </si>
+  <si>
+    <t>SAN JOSÉ</t>
+  </si>
+  <si>
+    <t>UNO PETROL LAHMAN</t>
+  </si>
+  <si>
+    <t>BARRIO LAHMANN</t>
+  </si>
+  <si>
+    <t>AVENIDA 10 FRENTE A CASA MATUTE GOMEZ</t>
+  </si>
+  <si>
+    <t>2222-5048</t>
+  </si>
+  <si>
+    <t>DELTA AVENIDA 10</t>
+  </si>
+  <si>
+    <t>MATA REDONDA</t>
+  </si>
+  <si>
+    <t>FRENTE AL PALACIO MUNICIPAL S. J. AVE.10.</t>
+  </si>
+  <si>
+    <t>2221-3592</t>
+  </si>
+  <si>
+    <t>SERVICENTRO TOURNON</t>
+  </si>
+  <si>
+    <t>BARRIO TOURNON</t>
+  </si>
+  <si>
+    <t>BARRIO TOURNON 100 MTS NORTE DE LA TERMINAL DE BUSES CARIBEÑOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2256-1887 </t>
+  </si>
+  <si>
+    <t>DELTA VASCONIA</t>
+  </si>
+  <si>
+    <t>PLAZA VÍQUEZ</t>
+  </si>
+  <si>
+    <t>50 M. SUR DEL PIPIOLO, PLAZA GONZÁLEZ VÍQUEZ, BO. VASCONIA.</t>
+  </si>
+  <si>
+    <t>2226-2103</t>
+  </si>
+  <si>
+    <t>UNO PETROL PASEO DE LOS ESTUDIANTES</t>
+  </si>
+  <si>
+    <t>FRENTE AL PALI DE PASEO DE LOS ESTUDIANTES, 100 NORTE DEL LICEO DE COSTA RICA</t>
+  </si>
+  <si>
+    <t>2222-3810</t>
+  </si>
+  <si>
+    <t>GASOLINERA SOLES BARRIO CUBA</t>
+  </si>
+  <si>
+    <t>BARRIO CUBA</t>
+  </si>
+  <si>
+    <t>FRENTE CLINICA MORENO CAÑAS</t>
+  </si>
+  <si>
+    <t>2257-0055</t>
+  </si>
+  <si>
+    <t>DELTA SAN CAYETANO</t>
+  </si>
+  <si>
+    <t>BARRIO NACIONES UNIDAS</t>
+  </si>
+  <si>
+    <t>CONTIGUO A CENTRO COMERCIAL DEL SUR.</t>
+  </si>
+  <si>
+    <t>2226-1596</t>
+  </si>
+  <si>
+    <t>DELTA SANTA MARTA</t>
+  </si>
+  <si>
+    <t>BARRIO SANTA MARTA</t>
+  </si>
+  <si>
+    <t>CARRETERA A DESAMPARADOS, CONTIGUO AL JORÓN.</t>
+  </si>
+  <si>
+    <t>2286-1350</t>
+  </si>
+  <si>
+    <t>DELTA SMART MOTORS</t>
+  </si>
+  <si>
+    <t>SAN FRANCISCO</t>
+  </si>
+  <si>
+    <t>SAN FRANCISCO DE DOS RÍOS, 600 ESTE DE LA ROTONDA DE LA Y GRIEGA.</t>
+  </si>
+  <si>
+    <t>2286-4465</t>
+  </si>
+  <si>
+    <t>DELTA SAN FRANCISCO</t>
+  </si>
+  <si>
+    <t>50 M. ESTE DEL PERIFÉRICO DE SAN FRANCISCO DE DOS RÍOS.</t>
+  </si>
+  <si>
+    <t>2227-1619</t>
+  </si>
+  <si>
+    <t>ESTACIÓN DE SERVICIO LA PACIFICA N1</t>
+  </si>
+  <si>
+    <t>SAN FRANCISCO DE DOS RÍOS, FRENTE A MOTEL EL PARAÍSO.</t>
+  </si>
+  <si>
+    <t>2218-1181</t>
+  </si>
+  <si>
+    <t>MULTISERVICIOS LA PISTA ZAPOTE S.A.</t>
+  </si>
+  <si>
+    <t>ZAPOTE</t>
+  </si>
+  <si>
+    <t>ZAPOTE, 300 MTR SUR DE LA ROTONDA DE LAS GARANTÍAS SOCIALES.</t>
+  </si>
+  <si>
+    <t>2286-4483</t>
+  </si>
+  <si>
+    <t>SERVICENTRO TROVA ZAPOTE</t>
+  </si>
+  <si>
+    <t>600 METROS SUR DE LA FUENTE DE LA HISPANIDAD</t>
+  </si>
+  <si>
+    <t>2101-1893</t>
+  </si>
+  <si>
+    <t>UNO PETROL SAN SEBASTIAN 1</t>
+  </si>
+  <si>
+    <t>SAN SEBASTIAN</t>
+  </si>
+  <si>
+    <t>100 METROS SUR DE WALLMART SAN SEBASTIAN</t>
+  </si>
+  <si>
+    <t>2226-6146</t>
+  </si>
+  <si>
+    <t>UNO PETROL SAN SEBASTIAN 2</t>
+  </si>
+  <si>
+    <t>ANTIGUA PETROTICA, FRENTE A GARRO Y ALVAREZ</t>
+  </si>
+  <si>
+    <t>2226-5073</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO SAN SEBASTIAN</t>
+  </si>
+  <si>
+    <t>FRENTE A LA CANCHA DE CRISTO REY</t>
+  </si>
+  <si>
+    <t>2226-2506</t>
+  </si>
+  <si>
+    <t>UNO PETROL HATILLO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HATILLO </t>
+  </si>
+  <si>
+    <t>HATILLO FRENTE A PLAZA AMERICA</t>
+  </si>
+  <si>
+    <t>2254-4241</t>
+  </si>
+  <si>
+    <t>DELTA HATILLO</t>
+  </si>
+  <si>
+    <t>HATILLO</t>
+  </si>
+  <si>
+    <t>DE LOS SEMÁFOROS DE HATILLO 1, 200 M. NORTE.CONTIGUO AL PUENTE MA. AGUILAR.</t>
+  </si>
+  <si>
+    <t>2286-4949</t>
+  </si>
+  <si>
+    <t>SERVICENTRO JSM ALAJUELITA</t>
+  </si>
+  <si>
+    <t>ALAJUELITA</t>
+  </si>
+  <si>
+    <t>LA AURORA  DE ALAJUELITA, CONTIGUO A RTV.</t>
+  </si>
+  <si>
+    <t>2214-3737</t>
+  </si>
+  <si>
+    <t>DELTA EL CRUCE</t>
+  </si>
+  <si>
+    <t>DESAMPARADOS</t>
+  </si>
+  <si>
+    <t>FRENTE A MAXIPALI EN EL CRUCE DE SAN MIGUEL DE DESAMPARADOS</t>
+  </si>
+  <si>
+    <t>2540-0956</t>
+  </si>
+  <si>
+    <t>UNO PETROL SAN MIGUEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEL CRUCE DE MAXI BODEGAS 3 KM HACIA SAN MIGUEL </t>
+  </si>
+  <si>
+    <t>2270-2164</t>
+  </si>
+  <si>
+    <t>GASOLINERA LA TRINIDAD</t>
+  </si>
+  <si>
+    <t>ASERRI</t>
+  </si>
+  <si>
+    <t>200 MTS AL SUR DEL PUENTE CAÑAS CARRETERA ASERRI</t>
+  </si>
+  <si>
+    <t>2230 2424</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICENTRO ANATOT (SAN RAFAEL ABAJO) </t>
+  </si>
+  <si>
+    <t>SAN RAFAEL ABAJO</t>
+  </si>
+  <si>
+    <t>SAN RAFAEL DEBAJO DE DESAMPARADOS, CRUCE HACIA SAN RAFAEL ARRIBA.</t>
+  </si>
+  <si>
+    <t>2275-7575</t>
+  </si>
+  <si>
+    <t>UNO PETROL TIBAS</t>
+  </si>
+  <si>
+    <t>TIBAS</t>
+  </si>
+  <si>
+    <t>DIAGONAL A PIZZA HUT, COSTADO SUR DEL BANCO NACIONAL</t>
+  </si>
+  <si>
+    <t>2240-3587</t>
+  </si>
+  <si>
+    <t>SERVICENTRO JSM TIBAS (CICSA)</t>
+  </si>
+  <si>
+    <t>475 METROS ESTE DE LA IGLESIA DE TIBAS CENTRO</t>
+  </si>
+  <si>
+    <t>2236-0520</t>
+  </si>
+  <si>
+    <t>BOMBA SAN PEDRO</t>
+  </si>
+  <si>
+    <t>MONTES DE OCA</t>
+  </si>
+  <si>
+    <t>COSTADO ESTE DEL OUTLET MALL.</t>
+  </si>
+  <si>
+    <t>2225-0257</t>
+  </si>
+  <si>
+    <t>ESTACION SERVICIO RANCHITO</t>
+  </si>
+  <si>
+    <t>CURRIDABAT</t>
+  </si>
+  <si>
+    <t>CURRIDABAT, DE MULTIPLAZA DEL ESTE, 500 MTS ESTE</t>
+  </si>
+  <si>
+    <t>2280 8231</t>
+  </si>
+  <si>
+    <t>SERVICENTRO EL HIGUERON</t>
+  </si>
+  <si>
+    <t>FRENTE AL  ANTIGUO HIGUERON</t>
+  </si>
+  <si>
+    <t>2225-2952</t>
+  </si>
+  <si>
+    <t>SERVI INDOOR</t>
+  </si>
+  <si>
+    <t>50 ESTE DE LA BMW.</t>
+  </si>
+  <si>
+    <t>2253-1272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DELTA EL ALTO  </t>
+  </si>
+  <si>
+    <t>GUADALUPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL ALTO DE GUADALUPE, DEL COLEGIO MADRE DEL DIVINO PASTOR, 400 M. ESTE.   </t>
+  </si>
+  <si>
+    <t>2245-3841</t>
+  </si>
+  <si>
+    <t>UNO PETROL GUADALUPE</t>
+  </si>
+  <si>
+    <t>GUADALUPE 50 ESTE DE WALMART</t>
+  </si>
+  <si>
+    <t>2224-0657</t>
+  </si>
+  <si>
+    <t>JSM GUADALUPE</t>
+  </si>
+  <si>
+    <t>CONTIGUO AL CENTRO COMERCIAL GUADALUPE,GOICOECHEA, SAN JOSE.</t>
+  </si>
+  <si>
+    <t>2257-8979</t>
+  </si>
+  <si>
+    <t>BOMBA CALLE BLANCOS</t>
+  </si>
+  <si>
+    <t>CALLE BLANCOS</t>
+  </si>
+  <si>
+    <t>DE CAFÉ DORADO 300 OESTE, FRENTE A EDIFICIO AMAZON</t>
+  </si>
+  <si>
+    <t>2256 9527</t>
+  </si>
+  <si>
+    <t>DELTA MORAVIA</t>
+  </si>
+  <si>
+    <t>MORAVIA</t>
+  </si>
+  <si>
+    <t>100 M. ESTE DE LA MUNICIPALIDAD DE MORAVIA.</t>
+  </si>
+  <si>
+    <t>2235-7909</t>
+  </si>
+  <si>
+    <t>COMBUSTIBLES CORONADO</t>
+  </si>
+  <si>
+    <t>CORONADO</t>
+  </si>
+  <si>
+    <t>300 NORTE DE LA IGLESIA CATOLICA, FRENTE A PALI</t>
+  </si>
+  <si>
+    <t>2229 0220</t>
+  </si>
+  <si>
+    <t>SERVICENTRO JSM INTERAMERICANA</t>
+  </si>
+  <si>
+    <t>LA URUCA</t>
+  </si>
+  <si>
+    <t>SAN JOSÉ, DE LA ANTIGUA BOTICA SOLERA 200 M NORTE CARRETERA HACIA LA URUCA.</t>
+  </si>
+  <si>
+    <t>2223-9679</t>
+  </si>
+  <si>
+    <t>DELTA LA URUCA</t>
+  </si>
+  <si>
+    <t>100 M. OESTE DE FACO, LA URUCA.</t>
+  </si>
+  <si>
+    <t>2233-8765</t>
+  </si>
+  <si>
+    <t>UNO PETROL URUCA 1(CAPRIS)</t>
+  </si>
+  <si>
+    <t>CONTIGUO A CAPRIS LA URUCA</t>
+  </si>
+  <si>
+    <t>2520-1634</t>
+  </si>
+  <si>
+    <t>UNO PETROL URUCA 2 (MAZDA)</t>
+  </si>
+  <si>
+    <t>FRENTE A AGENCIA MAZDA URUCA</t>
+  </si>
+  <si>
+    <t>2520-0536</t>
+  </si>
+  <si>
+    <t>DELTA ROTONDA</t>
+  </si>
+  <si>
+    <t>COSTADO ESTE DEL PUENTE JUAN PABLO II, LA URUCA.</t>
+  </si>
+  <si>
+    <t>2231-6150</t>
+  </si>
+  <si>
+    <t>BOMBA LA SALLE</t>
+  </si>
+  <si>
+    <t>SABANA</t>
+  </si>
+  <si>
+    <t>SABANA OESTE</t>
+  </si>
+  <si>
+    <t>2232 5240</t>
+  </si>
+  <si>
+    <t>DELTA ROHRMOSER</t>
+  </si>
+  <si>
+    <t>PAVAS</t>
+  </si>
+  <si>
+    <t>50 M. OESTE DE LOS ANTOJITOS, SOBRE CARRETERA A PAVAS.</t>
+  </si>
+  <si>
+    <t>2231-0867</t>
+  </si>
+  <si>
+    <t>DELTA PALERMO</t>
+  </si>
+  <si>
+    <t>ESCAZÚ</t>
+  </si>
+  <si>
+    <t>DEL PUENTE LOS ANONOS, 350 M. AL OESTE, CONTIGUO AL SUPERMERCADO SÚPER SARETO.</t>
+  </si>
+  <si>
+    <t>2588-1987</t>
+  </si>
+  <si>
+    <t>DELTA SAN RAFAEL ESCAZÚ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN RAFAEL  DE ESCAZÚ, CONTIGUO AL CENTRO COMERCIAL EL CRUCE. </t>
+  </si>
+  <si>
+    <t>2289-6208</t>
+  </si>
+  <si>
+    <t>UNO PETROL LA PISTA SANTA ANA</t>
+  </si>
+  <si>
+    <t>SANTA ANA</t>
+  </si>
+  <si>
+    <t>DEL PEAJE DE ESCAZU 800 MTRS AL OESTE</t>
+  </si>
+  <si>
+    <t>2288 3356</t>
+  </si>
+  <si>
+    <t>SERVICENTRO JSM  SANTA ANA</t>
+  </si>
+  <si>
+    <t>DEL RESTAURANTE EL ESTRIBO, 200 SUR, ENTRADA A SANTA ANA.</t>
+  </si>
+  <si>
+    <t>2582-0349</t>
+  </si>
+  <si>
+    <t>GASOLINERA MONTES</t>
+  </si>
+  <si>
+    <t>BANCO NACIONAL 200M. ESTE DIAGONAL A AGRO SALITRE</t>
+  </si>
+  <si>
+    <t>2282-6230</t>
+  </si>
+  <si>
+    <t>SERVICENTRO POZOS</t>
+  </si>
+  <si>
+    <t>FRENTE AL LAGAR</t>
+  </si>
+  <si>
+    <t>2282-1793</t>
+  </si>
+  <si>
+    <t>UNO PETROL LINDORA</t>
+  </si>
+  <si>
+    <t>800 NORTE DE FORUM 2 RADIAL SANTA ANA BELEN</t>
+  </si>
+  <si>
+    <t>2203 8136</t>
+  </si>
+  <si>
+    <t>DELTA CIUDAD COLÓN</t>
+  </si>
+  <si>
+    <t>CIUDAD COLÓN</t>
+  </si>
+  <si>
+    <t>200 M. NORTE DE LA IGLESIA DE CIUDAD COLÓN.</t>
+  </si>
+  <si>
+    <t>2249-6319</t>
+  </si>
+  <si>
+    <t>DELTA PURISCAL</t>
+  </si>
+  <si>
+    <t>PURISCAL</t>
+  </si>
+  <si>
+    <t>PURISCAL, SANTIAGO, FRENTE A LA CLÍNICA CCSS SANT. PURISCAL.</t>
+  </si>
+  <si>
+    <t>2416-8991</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO SAN JUAN</t>
+  </si>
+  <si>
+    <t>PURISCAL, DIAGONAL A LA IGLESIA NUEVA</t>
+  </si>
+  <si>
+    <t>2416-5161</t>
+  </si>
+  <si>
+    <t>MI GAS (TURRUBARES)</t>
+  </si>
+  <si>
+    <t>TURRUBARES</t>
+  </si>
+  <si>
+    <t>200 MTS AL OESTE DEL COLEGIO DE SAN PABLO TURRUBARES</t>
+  </si>
+  <si>
+    <t>2419-0137</t>
+  </si>
+  <si>
+    <t>ESTACIÓN DE SERVICIO FRAILES</t>
+  </si>
+  <si>
+    <t>FRAILES</t>
+  </si>
+  <si>
+    <t>DESAMPARADOS, FRAILES, 100 M. AL NORTE DEL BNCR.</t>
+  </si>
+  <si>
+    <t>2544-2224</t>
+  </si>
+  <si>
+    <t>ESTACIÓN SERV LEÓN CORTES</t>
   </si>
   <si>
     <t>SAN PABLO</t>
   </si>
   <si>
-    <t>500m este de la plaza de la puebla</t>
-[...965 lines deleted...]
-    <t xml:space="preserve">TROVA SERVICENTRO ASERRI </t>
+    <t>200 MTS SUR DE LA IGLESIA CATOLICA</t>
+  </si>
+  <si>
+    <t>2546 1957</t>
+  </si>
+  <si>
+    <t>COOPETARRAZU</t>
+  </si>
+  <si>
+    <t>LOS SANTOS TARRAZU</t>
+  </si>
+  <si>
+    <t>BAJO DE SAN JUAN, 1 KM AL SUR DEL PARQUE DE SAN MARCOS DE TARRAZÚ, CARRETERA HACIA SAN LORENZO.</t>
+  </si>
+  <si>
+    <t>2546-6098</t>
+  </si>
+  <si>
+    <t>SERVICENTRO COOPEAGRI</t>
+  </si>
+  <si>
+    <t>PÉREZ ZELEDÓN</t>
+  </si>
+  <si>
+    <t>SAN ISIDRO, COSTADO OESTE DE MC DONALDS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  2771-3268</t>
+  </si>
+  <si>
+    <t>GASOTICA PEREZ ZELEDON</t>
+  </si>
+  <si>
+    <t>BARRIO SAN LUIS, FRENTE A SUPERMERCADO COOPEAGRI</t>
+  </si>
+  <si>
+    <t>2771-0551</t>
+  </si>
+  <si>
+    <t>SERVICENTRO PASO REAL</t>
+  </si>
+  <si>
+    <t>5 KM AL SUR DEL CENTRO DE SAN ISIDRO SOBRE CARRETERA INTERAMERICANA SUR</t>
+  </si>
+  <si>
+    <t>2771-5234</t>
+  </si>
+  <si>
+    <t>SERVICENTRO EL RODEO</t>
+  </si>
+  <si>
+    <t>PALMARES DE PÉREZ ZELEDÓN, 1,9 KM SUR DEL CRUCE A RITEVE.</t>
+  </si>
+  <si>
+    <t>2770-2706</t>
+  </si>
+  <si>
+    <t>DELTA EL BOSQUE</t>
+  </si>
+  <si>
+    <t>SAN FRANCISCO DOS RIOS</t>
+  </si>
+  <si>
+    <t>300 METROS OESTE DE LA IGLESIA CATOLICA DE SAN FRANCISCO</t>
+  </si>
+  <si>
+    <t>2227-0667</t>
+  </si>
+  <si>
+    <t>DELTA LINDORA</t>
+  </si>
+  <si>
+    <t>POZOS</t>
+  </si>
+  <si>
+    <t>CONTIGUO A MATRA, SOBRE CARRETERA A PANASONIC</t>
+  </si>
+  <si>
+    <t>2203-5339</t>
+  </si>
+  <si>
+    <t>DELTA PASEO COLON</t>
+  </si>
+  <si>
+    <t>PASEO COLON</t>
+  </si>
+  <si>
+    <t>DIAGONAL A TORRE MERCEDES</t>
+  </si>
+  <si>
+    <t>2233-0082</t>
+  </si>
+  <si>
+    <t>DELTA TIBAS</t>
+  </si>
+  <si>
+    <t>COLIMA</t>
+  </si>
+  <si>
+    <t>100 METROS OESTE DE METALCO</t>
+  </si>
+  <si>
+    <t>2240-9981</t>
+  </si>
+  <si>
+    <t>DELTA GUADALUPE</t>
+  </si>
+  <si>
+    <t>CRUCE CON MORAVIA. DIAGONAL A NOVACENTRO</t>
+  </si>
+  <si>
+    <t>2253-9531</t>
+  </si>
+  <si>
+    <t>DELTA LOS COLEGIOS</t>
+  </si>
+  <si>
+    <t>SAN VICENTE, CONTIGUO AL CENTRO COMERCIAL LOS COLEGIOS</t>
+  </si>
+  <si>
+    <t>2235 7909</t>
+  </si>
+  <si>
+    <t>TROVA SERVICENTRO</t>
+  </si>
+  <si>
+    <t>ENTRADA A PACUAR</t>
+  </si>
+  <si>
+    <t>4035-2991</t>
+  </si>
+  <si>
+    <t>DELTA ASERRI</t>
+  </si>
+  <si>
+    <t>ASERRÍ</t>
+  </si>
+  <si>
+    <t>200MTS SUR DEL CEMENTERIO DE ASERRÍ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trova Servicentro  Aserrí </t>
   </si>
   <si>
     <t>Aserri, 600 metros norte iglesia católica entrada barrio Maria auxiliadora</t>
   </si>
   <si>
     <t>2230-13-21</t>
   </si>
   <si>
-    <t>SERVICENTRO ANATOT (SAN RAFAEL ABAJO)</t>
-[...50 lines deleted...]
-    <t>2225-2952</t>
+    <t xml:space="preserve">DELTA MONTERAN </t>
+  </si>
+  <si>
+    <t>FRENTE AL RESINDENCIAL MONTERAN,CURRIDABAT</t>
+  </si>
+  <si>
+    <t>2273-0228</t>
+  </si>
+  <si>
+    <t>DELTA CORONADO</t>
+  </si>
+  <si>
+    <t>VAZQUEZ DE CORONADO</t>
+  </si>
+  <si>
+    <t>400 METROS OESTE DEL CENTRO DE SALUD</t>
+  </si>
+  <si>
+    <t>PENDIENTE</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO EL CRUCE</t>
+  </si>
+  <si>
+    <t>TARRAZU</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DIAGONAL AL CEMENTERIO DE SAN PABLO DE LEÓN CORTÉS. </t>
+  </si>
+  <si>
+    <t>2546-2565</t>
+  </si>
+  <si>
+    <t>ESTACION DE SERVICIO SANTA MARIA DOTA</t>
+  </si>
+  <si>
+    <t>DOTA</t>
+  </si>
+  <si>
+    <t>50M  NORTE DE LA IGLESIA CATÓLICA</t>
+  </si>
+  <si>
+    <t>2541-1069</t>
+  </si>
+  <si>
+    <t>FERSOL</t>
+  </si>
+  <si>
+    <t>PEREZ ZELEDON</t>
+  </si>
+  <si>
+    <t>Dirección Exacta  200 metros norte de los Tribunales de Justicia de Pérez Zeledón, frente a Macdonald´s</t>
+  </si>
+  <si>
+    <t>2771-8940</t>
+  </si>
+  <si>
+    <t>DELTA SAN ISIDRO</t>
+  </si>
+  <si>
+    <t>Contiguo a Super Servicio  Frente a Carretera Interamericana Sur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICENTRO LA GALERA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">200MTS ESTE DEL BAC SAN JOSE DE CURRIDABAT ANTIGUO SALON LA GALERA </t>
+  </si>
+  <si>
+    <t>2272-26-24/2272-43-18</t>
   </si>
   <si>
     <t>SERVICENTRO GUAYABOS</t>
   </si>
   <si>
-    <t>CURRIDABAT</t>
-[...1 lines deleted...]
-  <si>
     <t>Guayabos de Curridabat, del Fresh Market 200m Norte y 150m Este</t>
   </si>
   <si>
     <t>2102-6711</t>
   </si>
   <si>
-    <t>SERVI INDOOR</t>
-[...452 lines deleted...]
-    <t>244.SERVICENTRO TROVA IPIS</t>
+    <t>SERVICENTRO TROVA IPIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUADALUPE </t>
   </si>
   <si>
     <t>300 ESTE DE PROURSA, FRENTE AL GIMNASIO GEORGE ANGULO</t>
   </si>
   <si>
     <t>2229-2784</t>
   </si>
   <si>
-    <t>245.TROVA SABALITO</t>
-[...10 lines deleted...]
-  <si>
     <t>ESTACION JORCO</t>
   </si>
   <si>
     <t>SAN JOSE, ASERRI, VUELTA DE JORCO, 100 OESTE DE LA ESCUELA, FRENTE AL SUPER JORCO</t>
   </si>
   <si>
     <t>2410-4665 / 2410-4664</t>
   </si>
   <si>
     <t>JSM TIBAS</t>
   </si>
   <si>
     <t>SAN JOSE</t>
   </si>
   <si>
     <t>SAN JOSE, TIBAS, SAN JUAN, WALMART TIBÁS 700 NORTE PRIMER GASOLINERA A MANO DERECHA</t>
   </si>
   <si>
     <t>2236-8868</t>
   </si>
   <si>
     <t>SERVICENTRO JSM SANTA TERESITA</t>
   </si>
   <si>
     <t>SAN JOSE CANTON CENTRAL LA MERCED, 50 AL NORTE DE LA IGLESIA SANTA TERESITA BARRIO ARANJUEZ</t>
   </si>
   <si>
     <t>2222-0610</t>
   </si>
   <si>
     <t xml:space="preserve">JSM SERVICENTRO SAN RAFAEL </t>
   </si>
   <si>
-    <t>Montes de Oca, San Rafael, del Supermercado Pali en San Rafael de Montes de Oca, 25 metros al este,</t>
+    <t xml:space="preserve">Montes de Oca, San Rafael, del Supermercado Pali en San Rafael de Montes de Oca, 25 metros al este, </t>
   </si>
   <si>
     <t>2222-0610 /2273-2273</t>
   </si>
   <si>
+    <t>JSM SAN RAMON DE ALAJUELA</t>
+  </si>
+  <si>
+    <t>Sanchez Curridabat, San Ramon de Alajuela,1.5 Kilómetros oeste del Mall Occidente Sobre Ruta 1</t>
+  </si>
+  <si>
+    <t>24455235, 22220610</t>
+  </si>
+  <si>
     <t>Vitta Servicentro</t>
   </si>
   <si>
     <t>San Jose Desamparados san Antonio 100m al oeste del BCR de Plazoleta, frente al Minisuper Ravek</t>
   </si>
   <si>
     <t>4205-3016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Estacion de Servicio Coopecaraigres RL </t>
+  </si>
+  <si>
+    <t>Acosta</t>
+  </si>
+  <si>
+    <t>San Ignacion, Barrio Abarca</t>
+  </si>
+  <si>
+    <t>2410-0015</t>
   </si>
   <si>
     <t>TROVA SAN FELIPE</t>
   </si>
   <si>
     <t>San Jose, Alajuelita, San Felipe, 350 metros oeste
 del MAXIPALI</t>
   </si>
   <si>
     <t>COOPECARAIGRES</t>
   </si>
   <si>
     <t>ACOSTA</t>
   </si>
   <si>
-    <t>San Jose Acosta, San Ignacio, Barrio Maria Auxiliadora , Santa Maria de Acosta contiguo bomberos</t>
+    <t xml:space="preserve">San Jose Acosta, San Ignacio, Barrio Maria Auxiliadora , Santa Maria de Acosta contiguo bomberos </t>
   </si>
   <si>
     <t>2410-0235</t>
+  </si>
+  <si>
+    <t>TROVA ALAJUELITA</t>
+  </si>
+  <si>
+    <t>Herrera, San José, Alajuelita</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/open?id=13Jdr7SG3MEgv4KByE2Puza-xd8E&amp;usp=sharing</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10">
-[...5 lines deleted...]
-    </font>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+  </numFmts>
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
-    </font>
-[...4 lines deleted...]
-      <name val="Cambria"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Cambria"/>
-    </font>
-[...4 lines deleted...]
-      <name val="Calibri"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="20"/>
+      <color rgb="FF000000"/>
+      <name val="Cambria"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Optima"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Optima"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF202124"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...40 lines deleted...]
-      </left>
+      <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FFCCCCCC"/>
+        <color indexed="64"/>
       </left>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color rgb="FFCCCCCC"/>
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color rgb="FF000000"/>
-      </bottom>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      </right>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="medium">
-        <color rgb="FFCCCCCC"/>
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
+    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
+    <cellStyle name="Hipervínculo 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Hipervínculo 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Moneda 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Moneda 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF18CC0A"/>
+      <color rgb="FFFF0000"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>276225</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>1598083</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>42333</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1943100" cy="561975"/>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>3547042</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>647679</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image1.png">
+        <xdr:cNvPr id="4" name="Imagen 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76EE3343-A043-4C9F-99D0-12855B9AE6C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr preferRelativeResize="0"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1598083" y="687916"/>
+          <a:ext cx="1951499" cy="605346"/>
+        </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData fLocksWithSheet="0"/>
-  </xdr:oneCellAnchor>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="Sheets">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Sheets">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-        <a:cs typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-        <a:cs typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3457,4500 +4075,5374 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=eusse+guapiles&amp;rlz=1C1GCEU_enCR858CR858&amp;oq=&amp;aqs=chrome.0.69i59i450l6.5503761j0j7&amp;sourceid=chrome&amp;ie=UTF-8" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/open?id=13Jdr7SG3MEgv4KByE2Puza-xd8E&amp;usp=sharing" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=eusse+guapiles&amp;rlz=1C1GCEU_enCR858CR858&amp;oq=&amp;aqs=chrome.0.69i59i450l6.5503761j0j7&amp;sourceid=chrome&amp;ie=UTF-8" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=EUSSE+BARANCA+PUNTARENAS&amp;rlz=1C1GCEU_enCR858CR858&amp;oq=EUSSE+BARANCA+PUNTARENAS&amp;aqs=chrome..69i57j33.7299j0j7&amp;sourceid=chrome&amp;ie=UTF-8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O298"/>
+  <dimension ref="A1:P309"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="B3" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="15.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="2.28515625" hidden="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="26" width="15.28515625" customWidth="1"/>
+    <col min="1" max="1" width="1.85546875" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="55.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="100.85546875" customWidth="1"/>
+    <col min="5" max="5" width="22.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="17" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B1" s="19" t="s">
+    <row r="1" spans="2:6" ht="51" customHeight="1" thickBot="1">
+      <c r="B1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="20"/>
-[...5 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="48"/>
+    </row>
+    <row r="2" spans="2:6" ht="60" customHeight="1" thickBot="1">
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="2:6" ht="18.75" customHeight="1" thickBot="1">
+      <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="18" t="s">
+      <c r="F3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="20"/>
-[...5 lines deleted...]
-      <c r="B4" s="5" t="s">
+    </row>
+    <row r="4" spans="2:6" ht="18.75" customHeight="1" thickBot="1">
+      <c r="B4" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+    </row>
+    <row r="5" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="C5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="7"/>
-[...3 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="E5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="8" t="s">
+      <c r="F5" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B6" s="3" t="s">
         <v>12</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="C6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="8" t="s">
+      <c r="E6" s="5" t="s">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="F6" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="6" t="s">
+    </row>
+    <row r="7" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="C7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="3" t="s">
         <v>18</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="E7" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="15" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="5" t="s">
+      <c r="F7" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="6" t="s">
+      <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="E9" s="8" t="s">
+      <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B10" s="5" t="s">
+      <c r="E8" s="5"/>
+      <c r="F8" s="4"/>
+    </row>
+    <row r="9" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="15" t="s">
+      <c r="C9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="E9" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E10" s="8" t="s">
+      <c r="F9" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B10" s="3" t="s">
         <v>26</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="5" t="s">
+      <c r="C10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="15" t="s">
+      <c r="E10" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="F10" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="E11" s="8" t="s">
+      <c r="C11" s="3" t="s">
         <v>30</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="5" t="s">
+      <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="6" t="s">
+      <c r="E11" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="E12" s="8" t="s">
+      <c r="F11" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B12" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B13" s="5" t="s">
+      <c r="C12" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="15" t="s">
+      <c r="D12" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="E12" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="E13" s="8" t="s">
+      <c r="F12" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B13" s="3" t="s">
         <v>37</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B14" s="5" t="s">
+      <c r="C13" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C14" s="15" t="s">
+      <c r="D13" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="E14" s="8" t="s">
+      <c r="F13" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6" ht="13.5" customHeight="1" thickBot="1">
+      <c r="B14" s="3" t="s">
         <v>41</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B15" s="5" t="s">
+      <c r="C14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="15" t="s">
+      <c r="E14" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="F14" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" ht="13.5" customHeight="1" thickBot="1">
+      <c r="B15" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="E15" s="8" t="s">
+      <c r="C15" s="3" t="s">
         <v>45</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B16" s="5" t="s">
+      <c r="D15" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="15" t="s">
+      <c r="E15" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D16" s="6" t="s">
+      <c r="F15" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B16" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="E16" s="8" t="s">
+      <c r="C16" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B17" s="5" t="s">
+      <c r="D16" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E17" s="8">
+      <c r="F16" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B17" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B19" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" s="5">
         <v>24945075</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C18" s="15" t="s">
+      <c r="F19" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B21" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B22" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B23" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" s="5">
+        <v>24633157</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B24" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B25" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B26" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B27" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B28" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B29" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B30" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B31" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B32" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B33" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B34" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B35" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15" customHeight="1" thickBot="1">
+      <c r="B36" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B37" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B38" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="18.75" customHeight="1" thickBot="1">
+      <c r="B39" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B40" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B41" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B42" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B43" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B44" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A45" s="6"/>
+      <c r="B45" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A46" s="6"/>
+      <c r="B46" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B47" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B48" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A49" s="7"/>
+      <c r="B49" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A50" s="7"/>
+      <c r="B50" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A51" s="7"/>
+      <c r="B51" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A52" s="7"/>
+      <c r="B52" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A53" s="7"/>
+      <c r="B53" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A54" s="7"/>
+      <c r="B54" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A55" s="7"/>
+      <c r="B55" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E55" s="5">
+        <v>24390153</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A56" s="7"/>
+      <c r="B56" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A57" s="7"/>
+      <c r="B57" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="C57" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="F57" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A58" s="7"/>
+      <c r="B58" s="20" t="s">
+        <v>199</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D58" s="31" t="s">
+        <v>201</v>
+      </c>
+      <c r="E58" s="11">
+        <v>24452000</v>
+      </c>
+      <c r="F58" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A59" s="7"/>
+      <c r="B59" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A60" s="7"/>
+      <c r="B60" s="21" t="s">
+        <v>205</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="E60" s="11">
+        <v>24713131</v>
+      </c>
+      <c r="F60" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A61" s="7"/>
+      <c r="B61" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="C61" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="D18" s="6" t="s">
-[...11 lines deleted...]
-      <c r="C19" s="15" t="s">
+      <c r="D61" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F61" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A62" s="7"/>
+      <c r="B62" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D62" s="17" t="s">
+        <v>211</v>
+      </c>
+      <c r="E62" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="F62" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A63" s="7"/>
+      <c r="B63" s="20" t="s">
+        <v>213</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D63" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F63" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A64" s="7"/>
+      <c r="B64" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F64" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A65" s="7"/>
+      <c r="B65" s="20" t="s">
+        <v>220</v>
+      </c>
+      <c r="C65" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="D19" s="6" t="s">
-[...77 lines deleted...]
-      <c r="E24" s="8" t="s">
+      <c r="D65" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="F65" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A66" s="7"/>
+      <c r="B66" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A67" s="7"/>
+      <c r="B67" s="20" t="s">
+        <v>226</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="17" t="s">
+        <v>227</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A68" s="7"/>
+      <c r="B68" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D68" s="17" t="s">
+        <v>231</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A69" s="7"/>
+      <c r="B69" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="17" t="s">
+        <v>234</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A70" s="7"/>
+      <c r="B70" s="20" t="s">
+        <v>236</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="17" t="s">
+        <v>237</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A71" s="7"/>
+      <c r="B71" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="17" t="s">
+        <v>240</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A72" s="7"/>
+      <c r="B72" s="20" t="s">
+        <v>242</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A73" s="7"/>
+      <c r="B73" s="20" t="s">
+        <v>244</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B74" s="52" t="s">
+        <v>246</v>
+      </c>
+      <c r="C74" s="53"/>
+      <c r="D74" s="53"/>
+      <c r="E74" s="53"/>
+      <c r="F74" s="54" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B75" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B76" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B77" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D77" s="33" t="s">
+        <v>257</v>
+      </c>
+      <c r="E77" s="5"/>
+      <c r="F77" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B78" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B79" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A80" s="6"/>
+      <c r="B80" s="18" t="s">
+        <v>265</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D80" s="29" t="s">
+        <v>266</v>
+      </c>
+      <c r="E80" s="30">
+        <v>22495858</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B81" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B82" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E82" s="28" t="s">
+        <v>275</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B83" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B84" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E84" s="5">
+        <v>25510416</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B85" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B86" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B87" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B88" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B89" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B90" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B91" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B92" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="15" customHeight="1" thickBot="1">
+      <c r="A93" s="6"/>
+      <c r="B93" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="15" customHeight="1" thickBot="1">
+      <c r="B94" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="15" customHeight="1" thickBot="1">
+      <c r="B95" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B96" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B97" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B98" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="99" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B99" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B100" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B101" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="E101" s="3"/>
+      <c r="F101" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="102" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B102" s="50" t="s">
+        <v>340</v>
+      </c>
+      <c r="C102" s="51"/>
+      <c r="D102" s="51"/>
+      <c r="E102" s="51"/>
+      <c r="F102" s="51" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B103" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E103" s="5">
+        <v>26955497</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B104" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="105" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B105" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="106" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B106" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="107" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B107" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B108" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="F108" s="4" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="15.75" customHeight="1">
-[...157 lines deleted...]
-      <c r="D35" s="6" t="s">
+    <row r="109" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B109" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B110" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="111" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B111" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="2:6" ht="18.75" customHeight="1" thickBot="1">
+      <c r="B112" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B113" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B114" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B115" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B116" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B117" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B118" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B119" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B120" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B121" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D121" s="17" t="s">
+        <v>403</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="F121" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B122" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B123" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A124" s="6"/>
+      <c r="B124" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B125" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B126" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B127" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B128" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B129" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B130" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B131" s="36" t="s">
+        <v>436</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="E131" s="37"/>
+      <c r="F131" s="38" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B132" s="55" t="s">
+        <v>439</v>
+      </c>
+      <c r="C132" s="53"/>
+      <c r="D132" s="53"/>
+      <c r="E132" s="53"/>
+      <c r="F132" s="53" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B133" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B134" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B135" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B136" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B137" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B138" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="F138" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="E35" s="9">
-[...142 lines deleted...]
-      <c r="D45" s="6" t="s">
+    </row>
+    <row r="139" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B139" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16" ht="18.75" customHeight="1" thickBot="1">
+      <c r="A140" s="6"/>
+      <c r="B140" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16" ht="18.75" customHeight="1" thickBot="1">
+      <c r="B141" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="E141" s="5">
+        <v>22933248</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B142" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B143" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H143" s="44"/>
+      <c r="I143" s="45"/>
+      <c r="J143" s="45"/>
+      <c r="K143" s="45"/>
+      <c r="L143" s="45"/>
+      <c r="M143" s="45"/>
+      <c r="N143" s="45"/>
+      <c r="O143" s="45"/>
+      <c r="P143" s="45"/>
+    </row>
+    <row r="144" spans="1:16" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B144" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="145" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B145" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="146" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B146" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="E146" s="5">
+        <v>22000022</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="147" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B147" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="148" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B148" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B149" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="150" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B150" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="E150" s="5">
+        <v>25600697</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="151" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B151" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="E151" s="5"/>
+      <c r="F151" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="152" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B152" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="153" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B153" s="39" t="s">
+        <v>507</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="E153" s="40" t="s">
+        <v>510</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="154" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B154" s="42" t="s">
+        <v>511</v>
+      </c>
+      <c r="C154" s="43"/>
+      <c r="D154" s="43"/>
+      <c r="E154" s="43"/>
+      <c r="F154" s="43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="155" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B155" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="156" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B156" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="157" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B157" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="158" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B158" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="159" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B159" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="160" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B160" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B161" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" ht="17.25" customHeight="1" thickBot="1">
+      <c r="B162" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B163" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B164" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B165" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B166" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B167" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B168" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B169" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A170" s="6"/>
+      <c r="B170" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="E170" s="5">
+        <v>27165423</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A171" s="6"/>
+      <c r="B171" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A172" s="6"/>
+      <c r="B172" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A173" s="6"/>
+      <c r="B173" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B174" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B175" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="F175" s="12" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B176" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="E176" s="3"/>
+      <c r="F176" s="32"/>
+    </row>
+    <row r="177" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B177" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="F177" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="178" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B178" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="F178" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="179" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B179" s="27" t="s">
+        <v>594</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D179" s="27" t="s">
+        <v>596</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="F179" s="35" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="180" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B180" s="52" t="s">
+        <v>598</v>
+      </c>
+      <c r="C180" s="53"/>
+      <c r="D180" s="53"/>
+      <c r="E180" s="53"/>
+      <c r="F180" s="54"/>
+    </row>
+    <row r="181" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B181" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="182" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B182" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="F182" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="183" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B183" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="184" spans="2:6" ht="15" customHeight="1" thickBot="1">
+      <c r="B184" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="185" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B185" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="186" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B186" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="187" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B187" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="188" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B188" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="E188" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="189" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B189" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="190" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B190" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="191" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B191" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="192" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B192" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="F192" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="193" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B193" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="194" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B194" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="195" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B195" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="E195" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="196" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B196" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="197" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B197" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="198" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B198" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="F198" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="199" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B199" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="E199" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="F199" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="200" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B200" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="F200" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="201" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B201" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="202" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B202" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="E202" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="203" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B203" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="204" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B204" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E204" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="F204" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="205" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B205" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="206" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B206" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="F206" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="207" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B207" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="F207" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="208" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B208" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="E208" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="F208" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="E45" s="8" t="s">
-[...211 lines deleted...]
-      <c r="B60" s="5" t="s">
+    </row>
+    <row r="209" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B209" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="F209" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="210" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B210" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="F210" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="211" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B211" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="212" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B212" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="E212" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="C60" s="15" t="s">
-[...11 lines deleted...]
-      <c r="B61" s="5" t="s">
+      <c r="F212" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="C61" s="15" t="s">
-[...325 lines deleted...]
-      <c r="E83" s="8" t="s">
+    </row>
+    <row r="213" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B213" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="214" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B214" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="215" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B215" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="E215" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="F215" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="216" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B216" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="217" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B217" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="E217" s="5">
+        <v>26421632</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="218" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B218" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="E218" s="5">
+        <v>70337986</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="219" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B219" s="42" t="s">
+        <v>732</v>
+      </c>
+      <c r="C219" s="43"/>
+      <c r="D219" s="43"/>
+      <c r="E219" s="43"/>
+      <c r="F219" s="43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="220" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B220" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="F220" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="221" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B221" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="F221" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="222" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B222" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="E222" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="F222" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="223" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B223" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="F223" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="224" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B224" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="E224" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="F224" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="225" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B225" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="F225" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="226" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B226" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="F226" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="227" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B227" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="E227" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="F227" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="228" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B228" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="F228" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="229" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B229" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="E229" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="F229" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="230" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B230" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="F230" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="231" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B231" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="E231" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="F231" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="232" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B232" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="F232" s="4" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="84" spans="1:15" ht="15.75" customHeight="1">
-[...242 lines deleted...]
-      <c r="B100" s="5" t="s">
+    <row r="233" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B233" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="234" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B234" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="F234" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="235" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B235" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="F235" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="236" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B236" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E236" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="F236" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="237" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B237" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="F237" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="238" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B238" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="F238" s="4" t="s">
         <v>317</v>
       </c>
-      <c r="C100" s="15" t="s">
-[...2143 lines deleted...]
-      <c r="B247" s="5" t="s">
+    </row>
+    <row r="239" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B239" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="F239" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="240" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B240" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="F240" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="241" spans="2:6" ht="15" customHeight="1" thickBot="1">
+      <c r="B241" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="F241" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="242" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B242" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="E242" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="F242" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="243" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B243" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="F243" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="244" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B244" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="F244" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="245" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B245" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="E245" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="F245" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="246" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B246" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="F246" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="247" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B247" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="F247" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="248" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B248" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="E248" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="F248" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="249" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B249" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="E249" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="F249" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="250" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B250" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="E250" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="F250" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="251" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B251" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="E251" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="F251" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="252" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B252" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="F252" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="253" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B253" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="F253" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="254" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B254" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="E254" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="F254" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="255" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B255" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="E255" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="F255" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="256" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B256" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="F256" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="257" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B257" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="E257" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="F257" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="258" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B258" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="F258" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="259" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B259" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="E259" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="F259" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="260" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B260" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="E260" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="F260" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="261" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B261" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="E261" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="F261" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="262" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B262" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="F262" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="263" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B263" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="E263" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="F263" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="264" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B264" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="E264" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="F264" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="265" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B265" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="F265" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="266" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B266" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="E266" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="F266" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="267" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B267" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="E267" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="F267" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="268" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B268" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="F268" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="269" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B269" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="E269" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="F269" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="270" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B270" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="E270" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="F270" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="271" spans="2:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B271" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="E271" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="F271" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="272" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B272" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="E272" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="F272" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B273" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="E273" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="F273" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B274" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="E274" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="F274" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B275" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="E275" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="F275" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B276" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="E276" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="F276" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B277" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="E277" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="F277" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B278" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="E278" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="F278" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A279" s="6"/>
+      <c r="B279" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="F279" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A280" s="6"/>
+      <c r="B280" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="E280" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="F280" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A281" s="6"/>
+      <c r="B281" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="F281" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A282" s="6"/>
+      <c r="B282" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="E282" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="F282" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" ht="15" customHeight="1" thickBot="1">
+      <c r="A283" s="6"/>
+      <c r="B283" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="F283" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A284" s="6"/>
+      <c r="B284" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="E284" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="F284" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A285" s="2"/>
+      <c r="B285" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="E285" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="F285" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A286" s="14"/>
+      <c r="B286" s="9" t="s">
+        <v>970</v>
+      </c>
+      <c r="C286" s="10" t="s">
+        <v>936</v>
+      </c>
+      <c r="D286" s="10" t="s">
+        <v>971</v>
+      </c>
+      <c r="E286" s="11" t="s">
+        <v>972</v>
+      </c>
+      <c r="F286" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A287" s="14"/>
+      <c r="B287" s="9" t="s">
+        <v>973</v>
+      </c>
+      <c r="C287" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="D287" s="10" t="s">
+        <v>975</v>
+      </c>
+      <c r="E287" s="11"/>
+      <c r="F287" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A288" s="14"/>
+      <c r="B288" s="9" t="s">
+        <v>976</v>
+      </c>
+      <c r="C288" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="D288" s="10" t="s">
+        <v>977</v>
+      </c>
+      <c r="E288" s="11" t="s">
+        <v>978</v>
+      </c>
+      <c r="F288" s="12" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A289" s="13"/>
+      <c r="B289" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="D289" s="15" t="s">
+        <v>980</v>
+      </c>
+      <c r="E289" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="F289" s="16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A290" s="13"/>
+      <c r="B290" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="D290" s="17" t="s">
+        <v>984</v>
+      </c>
+      <c r="E290" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="F290" s="16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A291" s="13"/>
+      <c r="B291" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="D291" s="17" t="s">
+        <v>988</v>
+      </c>
+      <c r="E291" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="F291" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A292" s="13"/>
+      <c r="B292" s="2" t="s">
+        <v>990</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="D292" s="17" t="s">
+        <v>992</v>
+      </c>
+      <c r="E292" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="F292" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B293" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="D293" s="17" t="s">
+        <v>996</v>
+      </c>
+      <c r="E293" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="F293" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B294" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="D294" s="27" t="s">
+        <v>999</v>
+      </c>
+      <c r="E294" s="5"/>
+      <c r="F294" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B295" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="D295" s="27" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E295" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F295" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B296" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="D296" s="27" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E296" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F296" s="12"/>
+    </row>
+    <row r="297" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B297" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D297" s="27" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E297" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F297" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B298" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="D298" s="27" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E298" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F298" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B299" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D299" s="27" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E299" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F299" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B300" s="2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D300" s="27" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E300" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F300" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B301" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="D301" s="27" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E301" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F301" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B302" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="D302" s="27" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E302" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F302" s="4" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B303" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="D303" s="27" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E303" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F303" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" ht="15.75" thickBot="1">
+      <c r="B304" s="27" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D304" s="27" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E304" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F304" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="305" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B305" s="27" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C305" s="3" t="s">
         <v>800</v>
       </c>
-      <c r="C247" s="15" t="s">
-[...759 lines deleted...]
-        <v>963</v>
+      <c r="D305" s="27" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E305" s="5"/>
+      <c r="F305" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="306" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B306" s="27" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D306" s="27" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E306" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F306" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="307" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B307" s="27" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="D307" s="27" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E307" s="5"/>
+      <c r="F307" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="308" spans="2:6" ht="15.75" thickBot="1">
+      <c r="B308" s="34"/>
+      <c r="C308" s="19"/>
+    </row>
+    <row r="309" spans="2:6" ht="15.75" thickBot="1">
+      <c r="D309" s="8" t="s">
+        <v>1041</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="B172:E172"/>
+  <autoFilter ref="B3:F307" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <mergeCells count="10">
+    <mergeCell ref="B219:F219"/>
+    <mergeCell ref="B154:F154"/>
+    <mergeCell ref="H143:P143"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="B74:F74"/>
+    <mergeCell ref="B102:F102"/>
+    <mergeCell ref="B132:F132"/>
+    <mergeCell ref="B180:F180"/>
   </mergeCells>
+  <phoneticPr fontId="16" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="E170" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="E212" r:id="rId1" display="https://www.google.com/search?q=EUSSE+BARANCA+PUNTARENAS&amp;rlz=1C1GCEU_enCR858CR858&amp;oq=EUSSE+BARANCA+PUNTARENAS&amp;aqs=chrome..69i57j33.7299j0j7&amp;sourceid=chrome&amp;ie=UTF-8" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="E175" r:id="rId2" display="https://www.google.com/search?q=eusse+guapiles&amp;rlz=1C1GCEU_enCR858CR858&amp;oq=&amp;aqs=chrome.0.69i59i450l6.5503761j0j7&amp;sourceid=chrome&amp;ie=UTF-8" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B292" location="'241.ESTACION SERV SANTA MARIA D'!A1" display="241.ESTACION DE SERVICIO SANTA MARIA DOTA" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B97" location="COOPEINSERMU!A1" display="COOPEINSERMU R L" xr:uid="{B84086BA-BBA4-4B7F-BFBA-7EE06CE0D408}"/>
+    <hyperlink ref="B298" location="'ESTACION JORCO'!A1" display="ESTACION JORCO" xr:uid="{A7540FD6-64EB-485D-A12B-4CD8580579AE}"/>
+    <hyperlink ref="B67" location="'JSM TROPICANA'!A1" display="JSM LA TROPICANA (SERV ALAJUELA)" xr:uid="{0016F00F-BB1D-40DE-84BD-67725E16A80B}"/>
+    <hyperlink ref="B299" location="'G. JSM TIBAS'!A1" display="JSM TIBAS" xr:uid="{34128554-2B05-4DC3-BC9B-E1600CC7BA67}"/>
+    <hyperlink ref="B300" location="'SERV JSM STA TERESITA'!A1" display="SERVICENTRO JSM SANTA TERESITA" xr:uid="{20B68C59-BA0D-45AC-894C-488735C91235}"/>
+    <hyperlink ref="B301" location="'JSM SAN RAFAEL '!A1" display="JSM SERVICENTRO SAN RAFAEL " xr:uid="{675B0000-50F8-4695-9B32-F733050171C8}"/>
+    <hyperlink ref="B129" location="'SERVICENTRO NOSARA S.A '!A1" display="SERVICENTRO NOSARA S.A " xr:uid="{18D6CC8B-A805-4301-929A-996E8E7E82C1}"/>
+    <hyperlink ref="B152" location="'SERV SANTA LUCIA HEREDIA'!A1" display="Servicentro Santa Lucia Heredia" xr:uid="{9D6B3C51-8D23-48CA-85B9-BA300D61021C}"/>
+    <hyperlink ref="B177" location="'SERVICENTRO JIMAL'!A1" display="SERVICENTRO JIMAL" xr:uid="{6EFF6AA8-C07C-4A6B-BB96-663AAA0F8A57}"/>
+    <hyperlink ref="D309" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B306" location="COOPECARAIGRES!A1" display="COOPECARAIGRES" xr:uid="{1A69C808-40B2-4F5A-8468-6D31FCB8EB2E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.36" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup fitToHeight="0" orientation="landscape"/>
-  <drawing r:id="rId2"/>
+  <pageSetup scale="67" fitToHeight="0" orientation="landscape" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId4"/>
+  <ignoredErrors>
+    <ignoredError sqref="E9:E13 E285 B132:F141 E241:E254 E260:E281 B28:F55 B102:F102 B90:F96 B115:C115 E115:F115 B103:F106 B130:F130 B154:F158 B142:C142 F142 B78:F88 B119:F128 B143:F147 B74:F76 E5:E7 B116:F117 B57:F64 B56:C56 E56:F56 B108:F114 C107:F107" numberStoredAsText="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E6C3735387838F41A7653A073F5E8546" ma:contentTypeVersion="14" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="15339c9262740e973845432d55860cce">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c473d7e0-f710-41ea-b518-f01e04fda409" xmlns:ns3="770ba3f6-bdcb-4c55-963d-3fe2901bd09b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4c8d49e16c4d5206e24ab121caa77dbf" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="770ba3f6-bdcb-4c55-963d-3fe2901bd09b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c473d7e0-f710-41ea-b518-f01e04fda409">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E6C3735387838F41A7653A073F5E8546" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="95459f3f1a7e9cfdf09f48869237303a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c473d7e0-f710-41ea-b518-f01e04fda409" xmlns:ns3="770ba3f6-bdcb-4c55-963d-3fe2901bd09b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30083097a6e9ed7889231a2cbaef76fb" ns2:_="" ns3:_="">
     <xsd:import namespace="c473d7e0-f710-41ea-b518-f01e04fda409"/>
     <xsd:import namespace="770ba3f6-bdcb-4c55-963d-3fe2901bd09b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c473d7e0-f710-41ea-b518-f01e04fda409" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7969,50 +9461,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="770ba3f6-bdcb-4c55-963d-3fe2901bd09b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0e8db095-faa9-4ddb-ac36-b99a85b9a6c3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="770ba3f6-bdcb-4c55-963d-3fe2901bd09b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -8112,93 +9609,70 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{764F030A-3C2D-45D2-B640-DF6383EEC072}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2CC162E-8F9C-4C43-BAC2-C563CD07D030}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7207476E-00BC-4947-A7E4-4847DAE7DE75}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0997C6E4-AD23-4D53-AEF8-E605BFD8DA80}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32288596-1242-4C0D-892D-49784FB1EDD5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C999ACCC-8990-4032-884E-86E9B8188EEB}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Javier Barboza</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E6C3735387838F41A7653A073F5E8546</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>